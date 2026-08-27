--- v0 (2026-03-10)
+++ v1 (2026-08-27)
@@ -11,248 +11,457 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ohiodas.sharepoint.com/sites/Accountability/Shared Documents/Accountability Data Team/Report Card Resources/Website Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="710" documentId="8_{C4F9EF23-C816-4BB6-97FE-E884E1BEAAFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{53CB4077-9DFC-4334-8DA7-E88952A4C1C2}"/>
+  <xr:revisionPtr revIDLastSave="1040" documentId="8_{C4F9EF23-C816-4BB6-97FE-E884E1BEAAFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{76D52600-0D72-474D-BFED-5DCE984562F4}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{0BC82F27-B652-4193-A7F2-7B7F7C765590}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{0BC82F27-B652-4193-A7F2-7B7F7C765590}"/>
   </bookViews>
   <sheets>
     <sheet name="NOTES" sheetId="8" r:id="rId1"/>
     <sheet name="Compact View " sheetId="4" r:id="rId2"/>
     <sheet name="Traditional School and District" sheetId="1" r:id="rId3"/>
     <sheet name="Career Tech Planning District" sheetId="2" r:id="rId4"/>
     <sheet name="Dropout Prevention and Recovery" sheetId="3" r:id="rId5"/>
     <sheet name="IDEA Indicators" sheetId="9" r:id="rId6"/>
     <sheet name="Where can I find Trad RC Data" sheetId="5" r:id="rId7"/>
     <sheet name="Where can I find CTPD RC Data" sheetId="6" r:id="rId8"/>
     <sheet name="Where can I find DORP RC Data" sheetId="7" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Traditional School and District'!$A:$F,'Traditional School and District'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Where can I find Trad RC Data'!$A:$B,'Where can I find Trad RC Data'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="885" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="911" uniqueCount="298">
+  <si>
+    <r>
+      <t xml:space="preserve">An </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>X</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in a column signifies that the corresponding data must be </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>reported for that EMIS collection</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">. Please monitor the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>open/close dates</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Final Correction Opportunity close dates</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>, as these determine when data reviews and corrections must be completed.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">The information provided on this spreadsheet are approximate timelines of when EMIS collections typically close and Final Correction Opportunity close dates in order to help districts to better gage when reviews should be done of EMIS data in the Secure Data Center for Report Card related data.  EMIS Data Collection Calendars are available by fiscal year at the link below. Each calendar includes the collection name and the collection's open and close dates.  As well the Final Correction Opportunity Page link is also below which will provide exact dates for Current and Past Year Final Correction Opportunitys. </t>
+  </si>
+  <si>
+    <t>EMIS Data Collection Calendars</t>
+  </si>
+  <si>
+    <t>Districts and Schools Final Correction Opportunities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Also EMIS Data Review &amp; Verification is the process by which all districts and community schools certify they have reviewed the data reported by the district in EMIS and verify that their data is accurate and complete to the best of their knowledge. The link below will take you to those reviews that are open and require verification. </t>
+  </si>
+  <si>
+    <t>EMIS Review &amp; Verification</t>
+  </si>
   <si>
     <t>EMIS Collection</t>
   </si>
   <si>
     <t>EMIS Close Date</t>
   </si>
   <si>
+    <t>Final Correction Opportunity</t>
+  </si>
+  <si>
+    <t>FCO Window Close Date</t>
+  </si>
+  <si>
+    <t>Review &amp; Verification</t>
+  </si>
+  <si>
+    <t>Review &amp; Verification Close Date</t>
+  </si>
+  <si>
     <t>Achievement Component</t>
   </si>
   <si>
     <t>Progress Component</t>
   </si>
   <si>
     <t>Gap Closing Component</t>
   </si>
   <si>
     <t>Early Literacy Component</t>
   </si>
   <si>
     <t>Graduation Component</t>
   </si>
   <si>
     <t>College, Career, Workforce and Military Readiness Component</t>
   </si>
   <si>
     <t>End of Year Student Collection or SOES End of Year Student Collection  Prior Year</t>
   </si>
   <si>
     <t>Mid July Prior Year</t>
   </si>
   <si>
     <t>Student </t>
   </si>
   <si>
     <t>Prior Year End July </t>
   </si>
   <si>
+    <t>FYXX Report Card</t>
+  </si>
+  <si>
+    <t>Beg Sept</t>
+  </si>
+  <si>
     <t>X</t>
   </si>
   <si>
+    <t>X (Non-Graduate)</t>
+  </si>
+  <si>
     <t>Graduation Collection Prior Year </t>
   </si>
   <si>
     <t>Mid Oct Prior Year </t>
   </si>
   <si>
     <t>Prior Year Graduation </t>
   </si>
   <si>
     <t>End Oct Prior Year </t>
   </si>
   <si>
+    <t>FYXX Graduation</t>
+  </si>
+  <si>
+    <t>Beg Nov</t>
+  </si>
+  <si>
+    <t>X (Graduates Only)</t>
+  </si>
+  <si>
     <t>Initial Exiting Student Follow up </t>
   </si>
   <si>
     <t>Beg Jan </t>
   </si>
   <si>
     <t>Initial Exiting Student Follow up (CTE) </t>
   </si>
   <si>
     <t>Mid Jan </t>
   </si>
   <si>
+    <t>X (IRCs Only)</t>
+  </si>
+  <si>
     <t>Kindergarten Readiness Assessment </t>
   </si>
   <si>
     <t>Mid Feb </t>
   </si>
   <si>
     <t>Kindergarten Readiness Assessment (KRA-R) </t>
   </si>
   <si>
+    <t>Beg Apr </t>
+  </si>
+  <si>
+    <r>
+      <t>Fall 3</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="14"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>rd</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Gr ELA and Reading </t>
+    </r>
+  </si>
+  <si>
     <t>Beg Mar </t>
   </si>
   <si>
     <t>Fall 3rd Grade ELA &amp; Reading </t>
   </si>
   <si>
     <t>End July </t>
   </si>
   <si>
     <t>End of Year Student Collection or SOES End of Year Student Collection </t>
   </si>
   <si>
     <t>Mid July </t>
   </si>
   <si>
     <t>DRP Growth Assessment </t>
   </si>
   <si>
     <t xml:space="preserve">Dropout Prevention &amp; Recovery Growth Assessment </t>
   </si>
   <si>
     <t>Spring State Assessment 3-8 </t>
   </si>
   <si>
     <t>Spring State Assessment Grades 3-8 </t>
   </si>
   <si>
     <t>Spring EOC </t>
   </si>
   <si>
     <t>Spring End of Course  </t>
   </si>
   <si>
+    <t>Tier 1 Dyslexia Screener</t>
+  </si>
+  <si>
+    <t>Beg Aug </t>
+  </si>
+  <si>
+    <t>Beg Sept </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reading Diagnostics </t>
+  </si>
+  <si>
+    <t>Mid Aug </t>
+  </si>
+  <si>
+    <t>Reading Diagnostic</t>
+  </si>
+  <si>
     <t>OELPA Assessment </t>
   </si>
   <si>
-    <t>Beg Aug </t>
-[...1 lines deleted...]
-  <si>
     <t>Ohio English Language Proficiency Assessment (OELPA) </t>
   </si>
   <si>
-    <t>Mid Aug </t>
-[...1 lines deleted...]
-  <si>
     <t>Alternate Assessment </t>
   </si>
   <si>
     <t>Other Accountability </t>
   </si>
   <si>
     <t>CTE Assessments </t>
   </si>
   <si>
     <t>Final Exiting Student Follow up </t>
   </si>
   <si>
     <t>Final Exiting Student Follow Up </t>
   </si>
   <si>
     <t>Final Staff and Course </t>
   </si>
   <si>
     <t>Final Calendar </t>
   </si>
   <si>
     <t>No EMIS- use Vendor Results </t>
   </si>
   <si>
+    <r>
+      <t>Summer 3</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="14"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>rd</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Grade Reading </t>
+    </r>
+  </si>
+  <si>
     <t>End Aug </t>
   </si>
   <si>
     <t>Next Year Retention </t>
   </si>
   <si>
-    <t>Beg Sept </t>
+    <t>FCO Close Date</t>
+  </si>
+  <si>
+    <t>Student Informational Measures</t>
+  </si>
+  <si>
+    <t>Achievement Informational Measure</t>
+  </si>
+  <si>
+    <t>Graduation Informational Measure</t>
+  </si>
+  <si>
+    <t>CCWMR Informational Measure</t>
+  </si>
+  <si>
+    <t>Staff Informational Measures</t>
+  </si>
+  <si>
+    <t>Performance Index</t>
+  </si>
+  <si>
+    <t>Value-Added</t>
   </si>
   <si>
     <t>Chronic Absenteeism Improvement Indicator</t>
   </si>
   <si>
     <t>English Language Proficiency Improvement Indicator</t>
   </si>
   <si>
     <t>Gifted Identification and Services Element</t>
   </si>
   <si>
     <t>Gifted Performance Index Element</t>
   </si>
   <si>
     <t>Gifted Performance Progress Element</t>
   </si>
   <si>
     <t>English Language Arts &amp; Math Achievement Annual Performance Goals</t>
   </si>
   <si>
     <t>English Language Arts &amp; Math Progress Annual Performance Goals</t>
   </si>
   <si>
     <t>Graduation Annual Performance Goals</t>
   </si>
@@ -286,1757 +495,1820 @@
   <si>
     <t>Earned at least 12 credential pts in a single career field or holds a State recognized License</t>
   </si>
   <si>
     <t>Earned &gt;12 College Credits</t>
   </si>
   <si>
     <t>Enlisted in Military</t>
   </si>
   <si>
     <t>Accepted into Apprenticeship Program</t>
   </si>
   <si>
     <t>Compled a Pre Apprenticeship</t>
   </si>
   <si>
     <t>Completed an Apprenticeship</t>
   </si>
   <si>
     <t>Proficient  on &gt;=3 FY in a single path</t>
   </si>
   <si>
     <t>Obtained Ohio Means Jobs Readiness Seal AND &gt;=250 hrs of Internship/WBL hours</t>
   </si>
   <si>
-    <t>ACT Participation</t>
-[...733 lines deleted...]
-    </r>
+    <t>Enrollment</t>
+  </si>
+  <si>
+    <t>Mobility</t>
+  </si>
+  <si>
+    <t>Positive Behavior Intervention (PBIS)</t>
+  </si>
+  <si>
+    <t>Wellness and Physical Education</t>
+  </si>
+  <si>
+    <t>School Choice Options</t>
+  </si>
+  <si>
+    <t>Performance Indicators</t>
+  </si>
+  <si>
+    <t>Non-Graduate Measures</t>
+  </si>
+  <si>
+    <t>Post-Secondary Pathways</t>
+  </si>
+  <si>
+    <t>Teachers</t>
+  </si>
+  <si>
+    <t>Principals</t>
+  </si>
+  <si>
+    <t>Educators</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">End of Year Student Collection or SOES End of Year Student Collection  </t>
-    </r>
-[...140 lines deleted...]
-      <t xml:space="preserve">Graduation Collection </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
       <t>Prior Year</t>
     </r>
-    <r>
-[...10 lines deleted...]
-      <t xml:space="preserve">Mid Oct </t>
+  </si>
+  <si>
+    <r>
+      <t>Mid July </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t>Prior Year </t>
+      <t>Prior Year</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t>Prior Year</t>
+      <t xml:space="preserve">Prior Year </t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Graduation </t>
-[...5 lines deleted...]
-    </r>
+      <t>End July </t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
+      <t>Prior Year</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Beg Sept</t>
+    </r>
+  </si>
+  <si>
+    <t>X (Non-Graduates)</t>
+  </si>
+  <si>
+    <r>
+      <t>Graduation Collection</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Prior Year</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Mid Oct </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
       <t>Prior Year </t>
     </r>
   </si>
   <si>
     <r>
-      <t>Current Year (</t>
-    </r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Prior Year</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Graduation </t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t>Prior Year Exiters</t>
+      <t>Prior Year</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
+      <t xml:space="preserve"> Beg Nov</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Current Graduation Credit Progress Collection </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Prior Year</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Beg Sept </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Prior Year</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <r>
+      <t>Fall 3</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>rd</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Gr ELA and Reading </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Summer 3</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>rd</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Grade Reading </t>
+    </r>
+  </si>
+  <si>
+    <t>Final Correction Opportunity Close Date</t>
+  </si>
+  <si>
+    <t>Career &amp; Post-Secondary Readiness</t>
+  </si>
+  <si>
+    <t>Post Program Outcomes</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Graduation Collection </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Prior Year</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">End Oct </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Prior Year </t>
+    </r>
+  </si>
+  <si>
+    <t>Prior Year and 2 Prior Years</t>
+  </si>
+  <si>
+    <t>Prior Year</t>
+  </si>
+  <si>
+    <r>
+      <t>Current Year (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Prior Year Exiters</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
+    <t>Initial Staff and Course </t>
+  </si>
+  <si>
+    <t>End Jan</t>
+  </si>
+  <si>
+    <t>Current Year</t>
+  </si>
+  <si>
+    <t>Graduation Rate</t>
+  </si>
+  <si>
+    <t>Achievement</t>
+  </si>
+  <si>
+    <t>Gap Closing</t>
+  </si>
+  <si>
+    <t>Progress</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Graduation Collection </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Prior Year </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Mid Oct</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Prior Year </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Prior Year</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Graduation </t>
+    </r>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">End Oct </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
       <t>Prior Year </t>
     </r>
   </si>
   <si>
-    <r>
-      <t>Mid Oct</t>
+    <t>Prior Years</t>
+  </si>
+  <si>
+    <t>Indicator 6 Preschool Educational Environments</t>
+  </si>
+  <si>
+    <t>Indicator 7 Preschool Outcomes</t>
+  </si>
+  <si>
+    <t>Indicator 12 Early Childhood Transition from Part C to Part B</t>
+  </si>
+  <si>
+    <t>Indicator 3 Assessment Participation &amp; Performance </t>
+  </si>
+  <si>
+    <t>Indicator 4a Significant Discipline Discrepancy in Long-Term Suspension/Expulsion LAGGED ONE YEAR</t>
+  </si>
+  <si>
+    <t>Indicator 4b Significant Discipline Discrepancy in Long-Term Suspension/Expulsion by Race/Ethnicity  LAGGED ONE YEAR</t>
+  </si>
+  <si>
+    <t>Indicator 5 School-age Educational Environments</t>
+  </si>
+  <si>
+    <t>Indicator 1 Graduation LAGGED ONE YEAR</t>
+  </si>
+  <si>
+    <t>Indicator 2 Dropout LAGGED ONE YEAR</t>
+  </si>
+  <si>
+    <t>Indicator 13 Secondary Transition</t>
+  </si>
+  <si>
+    <t>Indicator 14 Postsecondary Outcomes</t>
+  </si>
+  <si>
+    <t>Indicator 11 Initial Evaluation Timelines</t>
+  </si>
+  <si>
+    <t>Indicator 9 All Disabilities: Disproportionate Representation</t>
+  </si>
+  <si>
+    <t>Indicator 10 Specific Disabilities: Disproportionate Representation</t>
+  </si>
+  <si>
+    <t> Alternate Assessment Participation</t>
+  </si>
+  <si>
+    <t>Significant Disproportionality: Identification for Special Education</t>
+  </si>
+  <si>
+    <t>Significant Disproportionality: Placement of Students with Disabilities</t>
+  </si>
+  <si>
+    <t>Significant Disproportionality: Discipline of Students with Disabilities</t>
+  </si>
+  <si>
+    <t>Component</t>
+  </si>
+  <si>
+    <t>Indicator</t>
+  </si>
+  <si>
+    <t>ODE Website: Download Data</t>
+  </si>
+  <si>
+    <t>Student Recovery Dashboard</t>
+  </si>
+  <si>
+    <t>Report Portal: Advanced Reports No OEDs Role Needed</t>
+  </si>
+  <si>
+    <t>Report Portal: Secure Data Center OEDs Role Needed</t>
+  </si>
+  <si>
+    <t>Data Collector Received Files</t>
+  </si>
+  <si>
+    <t>Home &gt; Topics &gt; Report Card Resources &gt; Download Report Card Data &gt; District (or Community School or School Building) Achievement Ratings 20XX-20XX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Report Portal &gt; Public Data &gt; District (or School) Test Results &gt;  Proficiency Level </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Report Portal &gt; Secure Data Center&gt; Test Results &gt; District (or School) Test Results and Proficiency Results &gt; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
-        <rFont val="Source Sans Pro"/>
-[...7 lines deleted...]
-      <t xml:space="preserve">Graduation Collection </t>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Proficiency Level</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> and </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
-        <rFont val="Source Sans Pro"/>
-[...3 lines deleted...]
-    </r>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>SSID</t>
+    </r>
+  </si>
+  <si>
+    <t>Home &gt; Topics &gt; Report Card Resources &gt; Download Report Card Data &gt; District (or Community School or School Building) Value Added Details 20XX-20XX</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Report Portal &gt; Secure Data Center &gt; Value Added &gt; District (or School) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Value Added - Overall and Subject Composites</t>
+    </r>
+  </si>
+  <si>
+    <t>Home &gt; Topics &gt; Report Card Resources &gt; Download Report Card Data &gt; District (or Community School or School Building) Gap Closing Data 20XX-20XX</t>
+  </si>
+  <si>
+    <t>Report Portal &gt; Public Data &gt; District (or School) Dashboard &gt; Absenteeism Trends</t>
+  </si>
+  <si>
+    <t>Report Portal &gt; Public Data &gt; Student Attendance &gt; District (or School) Absenteeism and Attendance &gt; Chronic Absenteeism Demographic Detail All Sudents</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Report Portal &gt; Secure Data Center &gt; Student Attendance &gt; District Absenteeism and Attendance &gt; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Absenteeism by SSID</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Report Portal &gt; Secure Data Center &gt; District (or School) Test Results &gt; District English Learner </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Progress Overview</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>SSID Detail</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Report Portal &gt; Secure Data Center &gt; Enrollment &gt; District (or School) Gifted Enrollment &gt; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>SSID Detail</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Report Portal &gt; Secure Data Center &gt; Test Results &gt; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Proficiency – 3-8 Demographics</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Proficiency – EOC Demographics</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Report Portal &gt; Secure Data Center&gt; Test Results &gt; District (or School) Test Results and Proficiency Results &gt; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Test Results</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>SSID</t>
+    </r>
+  </si>
+  <si>
+    <t>Report Portal &gt; Public Data &gt;Graduation &gt; 4 Year Longitudinal Graduation Rate District (School) &gt;Demographic Overview All Students</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Report Portal &gt; Secure Data Center &gt; Graduation &gt; District (or School) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">4-Year Longitudinal Graduation Rate Demographic Overview </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> SSID Detail</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Report Portal &gt; Secure Data Center &gt; Test Results &gt; District (or School) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">AMO Participation Rate Overview </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> SSID Details</t>
+    </r>
+  </si>
+  <si>
+    <t>Home &gt; Topics &gt; Report Card Resources &gt; Download Report Card Data &gt; District (or Community School or School Building) Early Literacy 20XX-20XX</t>
+  </si>
+  <si>
+    <t>Report Portal &gt; Public Data &gt; District (or School) Dashboard &gt; Early Literacy Trends</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Report Portal &gt; Secure Data Center &gt; Improving At-Risk K-3 Readers &gt; District (or School) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
+      <t xml:space="preserve">Reading Subscore </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> SSID Details</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Report Portal &gt; Secure Data Center &gt; Improving At-Risk K-3 Readers &gt; District (or School) Third Grade Guarantee &gt; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Subject to TGRG – Overview </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Subject to TGRG – SSID Detail </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Exempt from TGRG – Overview </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Exempt from TGRG – SSID Detail</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Report Portal &gt; Secure Data Center &gt; Improving At-Risk K-3 Readers &gt; District (or School) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
       <t xml:space="preserve">Improving At-Risk K-3 Readers </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
       <t>and</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> SSID Details</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> and </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
       <t>District (or School) Diagnostic Report</t>
     </r>
   </si>
   <si>
-    <t>Data Collector Received Files</t>
+    <t>Home &gt; Topics &gt; Report Card Resources &gt; Download Report Card Data &gt; District (or Community School or School Building) Graduation Rate 20XX-20XX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Report Portal &gt; Public Data &gt; District (or School) Dashboard &gt; 4 Year Graduation </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Report Portal &gt; Secure Data Center &gt; Graduation &gt; District (or School) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">4-Year Longitudinal Graduation Rate </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> SSID Details</t>
+    </r>
+  </si>
+  <si>
+    <t>Report Portal &gt; Public Data &gt; District (or School) Dashboard &gt;  5 Year Graduation Trends</t>
+  </si>
+  <si>
+    <t>Report Portal &gt; Public Data &gt;Graduation &gt; 5 Year Longitudinal Graduation Rate District (School) &gt;Demographic Overview All Students</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Report Portal &gt; Secure Data Center &gt; Graduation &gt; District (or School) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">5-Year Longitudinal Graduation Rate </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> SSID Details</t>
+    </r>
+  </si>
+  <si>
+    <t>Home &gt; Topics &gt; Report Card Resources &gt; Download Report Card Data &gt; District (or Community School or School Building) College, Career, Workforce and Military Readiness Data 20XX-20XX</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Report Portal &gt; Secure Data Center &gt; Graduation &gt; District (or School) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">College, Career, Workforce, and Military Readiness Overview </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> SSID Details</t>
+    </r>
+  </si>
+  <si>
+    <t>ACT Participation</t>
+  </si>
+  <si>
+    <t>SAT Participation</t>
+  </si>
+  <si>
+    <t>AP/IB Participation</t>
+  </si>
+  <si>
+    <t>Enrolled in Post Secondary Education</t>
+  </si>
+  <si>
+    <t>Enrolled in a 2-Year Post Secondary Institution</t>
+  </si>
+  <si>
+    <t>Enrolled in a 4-Year Post Secondary Institution</t>
+  </si>
+  <si>
+    <t>Enrolled in an Ohio Tech School</t>
+  </si>
+  <si>
+    <t>Enrolled in Another Post Secondary Institution Type Not Listed</t>
+  </si>
+  <si>
+    <t>Entered into an Apprenticeship or Other job training Program</t>
+  </si>
+  <si>
+    <t>Gainful Employment</t>
+  </si>
+  <si>
+    <t>Military Enlistment</t>
+  </si>
+  <si>
+    <t>District Details</t>
+  </si>
+  <si>
+    <t>Home &gt; Topics &gt; Report Card Resources &gt; Download Report Card Data &gt; District (or Community School or School Building) Enrollment Data 20XX-20XX</t>
+  </si>
+  <si>
+    <t>Report Portal &gt; Public Data &gt; District (or School) Dashboard &gt; Enrollment</t>
+  </si>
+  <si>
+    <r>
+      <t>Report Portal &gt; Secure Data Center &gt; Local Report Card &gt; District (or School) Local Report Card &gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> District Details</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> and Report Portal &gt; Secure Data Center &gt; Local Report Card &gt; District (or School) Enrollment &gt; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">District (or School) Enrollment </t>
+    </r>
+  </si>
+  <si>
+    <t>PBIS</t>
+  </si>
+  <si>
+    <t>20XX_RPTCRD_PBIS_Compliance_Measure _&lt;file date&gt;.xls</t>
+  </si>
+  <si>
+    <t>Place of Enrollment for Students Residing in the District</t>
+  </si>
+  <si>
+    <t>Home &gt; Topics &gt; Report Card Resources &gt; Download Report Card Data &gt; District (or Community School or School Building) School Choice Options Data 20XX-20XX</t>
+  </si>
+  <si>
+    <t>Data Collector Received Files CTPD Leads</t>
+  </si>
+  <si>
+    <t>Data Collector Received Files Member District</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Achievement </t>
+  </si>
+  <si>
+    <t>Achievement Component Rating</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Secure Data Center &gt;&gt; Local Report Card &gt;&gt; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
       <t>CTPD Local Report Card</t>
     </r>
   </si>
   <si>
+    <t>Technical Skill Attainment</t>
+  </si>
+  <si>
     <r>
       <t>Secure Data Center &gt;&gt; Local Report Card &gt;&gt; CTPD Local Report Card Secure Data Center &gt;&gt; Career and Technical Education &gt;&gt;</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> CTPD/Member District Technical Skill Attainment</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Secure Data Center &gt;&gt; Local Report Card &gt;&gt; CTPD Local Report Card Secure Data Center &gt;&gt; Career and Technical Education &gt;&gt; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
       <t>CTPD Proficiency Level Test Results</t>
     </r>
   </si>
   <si>
+    <t>Graduation</t>
+  </si>
+  <si>
+    <t>Graduation Component Rating</t>
+  </si>
+  <si>
     <r>
       <t>Secure Data Center &gt;&gt; Local Report Card &gt;&gt; CTPD Local Report Card Secure Data Center &gt;&gt; Career and Technical Education&gt;&gt;</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> CTPD/Member District 4-Year Longitudinal Graduation Rate</t>
     </r>
   </si>
   <si>
+    <t>Five Year Adjusted Cohort Graduation Rate</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Secure Data Center &gt;&gt; Local Report Card &gt;&gt; CTPD Local Report Card Secure Data Center &gt;&gt; Career and Technical Education&gt;&gt; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
       <t>CTPD/Member District 5-Year Longitudinal Graduation Rate</t>
     </r>
   </si>
   <si>
+    <t>Career &amp; Post Secondary Readiness</t>
+  </si>
+  <si>
+    <t>Graduation Ready</t>
+  </si>
+  <si>
+    <r>
+      <t>Secure Data Center &gt;&gt; Local Report Card &gt;&gt; CTPD Local Report Card Secure Data Center &gt;&gt; Career and Technical Education&gt;&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> CTPD/Member District Career and Post-Secondary Readiness</t>
+    </r>
+  </si>
+  <si>
+    <t>College Ready</t>
+  </si>
+  <si>
     <r>
       <t>Secure Data Center &gt;&gt; Local Report Card &gt;&gt;</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> CTPD Local Report Card</t>
     </r>
   </si>
   <si>
+    <t>Post Program Outcomes Component Ratings</t>
+  </si>
+  <si>
+    <t>20XX_CTE_POST_PLACEMENT_&lt;file date&gt;.xls</t>
+  </si>
+  <si>
+    <t>20XX_CTE_POST_PROGRAM_DISTRICT_&lt;file date&gt;.xls</t>
+  </si>
+  <si>
+    <t>Post Program Placement</t>
+  </si>
+  <si>
     <r>
       <t>Secure Data Center &gt;&gt; Local Report Card &gt;&gt; CTPD Local Report Card Secure Data Center &gt;&gt; Career and Technical Education&gt;&gt;</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> CTPD/Member District Post Program Outcomes</t>
     </r>
   </si>
   <si>
+    <t>Industry Recognized Credential Attainment</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Secure Data Center &gt;&gt; Local Report Card &gt;&gt; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">CTPD Local Report Card </t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve"> 20XX_CTE_IC_&lt;file date&gt;.xls</t>
+  </si>
+  <si>
     <t>20XX_CTE_INDUSTRY_CREDENTIAL_&lt;file date&gt;.xls</t>
   </si>
   <si>
-    <t>20XX_CTE_POST_PLACEMENT_&lt;file date&gt;.xls</t>
-[...11 lines deleted...]
-    <t>Data Collector Received Files Member District</t>
+    <t>Federal Performance Indicators</t>
+  </si>
+  <si>
+    <t>1S1: 4-Year Graduation Rate</t>
+  </si>
+  <si>
+    <t>1S2: 5 Year Graduation Rate</t>
+  </si>
+  <si>
+    <t>2S1: Academic Proficiency in ELA (Performance Index)</t>
+  </si>
+  <si>
+    <t>2S2: Academic Proficiency in Math (Performance Index)</t>
+  </si>
+  <si>
+    <t>2S3: Academic proficiency in Science (Performance Index)</t>
+  </si>
+  <si>
+    <t>3S1: Post-Program Placement</t>
+  </si>
+  <si>
+    <t>4S1: Non-Traditional program Enrollment</t>
+  </si>
+  <si>
+    <t>5S3: Work-Based Learning</t>
+  </si>
+  <si>
+    <t>5S4: Technical Skill Attainment</t>
+  </si>
+  <si>
+    <t>Report Portal: Secure Data Center OEDS Role Needed</t>
+  </si>
+  <si>
+    <t>Achievement Rate</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Secure Data Center &gt;&gt; Local Report Card &gt;&gt; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Dropout Recovery Program Report Card</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> and                      Report Portal &gt; Secure Data Center&gt; Test Results &gt; School Test Results &gt; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>SSID</t>
+    </r>
+  </si>
+  <si>
+    <t>20XX_RPTCRD_DPR_Assessment_Pass_Rate_SSIDs_&lt;file date&gt;.xls</t>
+  </si>
+  <si>
+    <t>Reading Value Added Rate</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Secure Data Center &gt;&gt; Local Report Card &gt;&gt; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>Dropout Recovery Program Report Card</t>
+    </r>
   </si>
   <si>
     <t>20XX_RPTCRD_DPR_STAR_SUBMITTED _&lt;file date&gt;.xls</t>
   </si>
   <si>
-    <t>20XX_RPTCRD_DPR_Assessment_Pass_Rate_SSIDs_&lt;file date&gt;.xls</t>
+    <t>Mathematics Value Added Rating</t>
+  </si>
+  <si>
+    <t>English Language Arts Goals</t>
+  </si>
+  <si>
+    <t>Mathematics Goals</t>
+  </si>
+  <si>
+    <t>Graduation Goals</t>
+  </si>
+  <si>
+    <t>English Learners Goals</t>
+  </si>
+  <si>
+    <r>
+      <t>Secure Data Center &gt;&gt; Local Report Card &gt;&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Dropout Recovery Program Report Card</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> and                           Report Portal &gt; Secure Data Center &gt; School Test Results &gt; School </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>English Learner Progress Overview and SSID Detail</t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Secure Data Center &gt;&gt; Local Report Card &gt;&gt; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t>Dropout Recovery Program Report Card</t>
+      <t xml:space="preserve">Dropout Recovery Program Report Card    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">                                Secure Data Center &gt;&gt;Graduation&gt;&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro"/>
+        <family val="2"/>
+      </rPr>
+      <t>School 4-Year Longitudinal Graduation Rate</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Secure Data Center &gt;&gt; Local Report Card &gt;&gt; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t>Dropout Recovery Program Report Card</t>
+      <t xml:space="preserve">Dropout Recovery Program Report Card   </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> and                      Report Portal &gt; Secure Data Center&gt; Test Results &gt; School Test Results &gt; </t>
+      <t xml:space="preserve">                                     Secure Data Center &gt;&gt;Graduation&gt;&gt;</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t>SSID</t>
-[...4 lines deleted...]
-      <t>Secure Data Center &gt;&gt; Local Report Card &gt;&gt;</t>
+      <t>School 5-Year Longitudinal Graduation Rate</t>
+    </r>
+  </si>
+  <si>
+    <t>Six Year Adjusted Cohort Gradutation Rate</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Secure Data Center &gt;&gt; Local Report Card &gt;&gt; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Dropout Recovery Program Report Card</t>
+      <t xml:space="preserve">Dropout Recovery Program Report Card  </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> and                           Report Portal &gt; Secure Data Center &gt; School Test Results &gt; School </t>
+      <t xml:space="preserve">                                   Secure Data Center &gt;&gt;Graduation&gt;&gt;</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t>English Learner Progress Overview and SSID Detail</t>
-    </r>
+      <t>School 6-Year Longitudinal Graduation Rate</t>
+    </r>
+  </si>
+  <si>
+    <t>Seven Year Adjusted Cohort Gradutation Rate</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Secure Data Center &gt;&gt; Local Report Card &gt;&gt; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Dropout Recovery Program Report Card    </t>
+      <t xml:space="preserve">Dropout Recovery Program Report Card         </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">                                Secure Data Center &gt;&gt;Graduation&gt;&gt;</t>
+      <t xml:space="preserve">                           Secure Data Center &gt;&gt;Graduation&gt;&gt;</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t>School 4-Year Longitudinal Graduation Rate</t>
-    </r>
+      <t>School 7-Year Longitudinal Graduation Rate</t>
+    </r>
+  </si>
+  <si>
+    <t>Eight Year Adjusted Cohort Gradutation Rate</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Secure Data Center &gt;&gt; Local Report Card &gt;&gt; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Dropout Recovery Program Report Card   </t>
+      <t xml:space="preserve">Dropout Recovery Program Report Card </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">                                     Secure Data Center &gt;&gt;Graduation&gt;&gt;</t>
+      <t xml:space="preserve">                                   Secure Data Center &gt;&gt;Graduation&gt;&gt;</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t>School 5-Year Longitudinal Graduation Rate</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Secure Data Center &gt;&gt; Local Report Card &gt;&gt; </t>
+      <t>School 8-Year Longitudinal Graduation Rate</t>
+    </r>
+  </si>
+  <si>
+    <t>Combined Gradutation Rate</t>
+  </si>
+  <si>
+    <t>Initial Staff and Course</t>
+  </si>
+  <si>
+    <t>NONE</t>
+  </si>
+  <si>
+    <t>Beg Feb</t>
+  </si>
+  <si>
+    <t>District Staff</t>
+  </si>
+  <si>
+    <t>Home &gt; Topics &gt; Report Card Resources &gt; Download Report Card Data &gt; Title I Staff</t>
+  </si>
+  <si>
+    <t>Home &gt; Topics &gt; Report Card Resources &gt; Download Report Card Data &gt; School Building Data &gt; Building Teacher Information</t>
+  </si>
+  <si>
+    <t>Home &gt; Topics &gt; Report Card Resources &gt; Download Report Card Data &gt; District Data &gt; District Teacher Information</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Report Portal &gt; Secure Data Center &gt;Teacher and Staff  &gt; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Dropout Recovery Program Report Card  </t>
+      <t>District (or School) Principal Report</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">                                   Secure Data Center &gt;&gt;Graduation&gt;&gt;</t>
+      <t xml:space="preserve"> and Report Portal &gt; Secure Data Center &gt;Teacher and Staff  &gt; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t>School 6-Year Longitudinal Graduation Rate</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Secure Data Center &gt;&gt; Local Report Card &gt;&gt; </t>
+      <t>District (or School) Teacher Report</t>
+    </r>
+  </si>
+  <si>
+    <t>Report Portal &gt; Public Data &gt;Teacher and Staff  &gt; District (School) Principal Report and Report Portal &gt; Public Data &gt;Teacher and Staff  &gt; District (School) Teacher Report</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Report Portal &gt; Secure Data Center &gt;Teacher and Staff  &gt; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Dropout Recovery Program Report Card         </t>
+      <t>Educators in Your District</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">                           Secure Data Center &gt;&gt;Graduation&gt;&gt;</t>
+      <t xml:space="preserve"> and Report Portal &gt; Secure Data Center &gt;Teacher and Staff  &gt; </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
       </rPr>
-      <t>School 7-Year Longitudinal Graduation Rate</t>
-[...269 lines deleted...]
-    <t>Indicator 4b Significant Discipline Discrepancy in Long-Term Suspension/Expulsion by Race/Ethnicity*          LAGGED ONE YEAR</t>
+      <t>Educator Access Analysis Tool</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Added Non-rated Report Card Elements for Traditional Report Cards. Also included these areas for Where Can I find tabs. </t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Updates</t>
+  </si>
+  <si>
+    <t>Updated the Final Staff Collection and FCO closing dates</t>
+  </si>
+  <si>
+    <t>Mid July</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -2132,62 +2404,103 @@
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Source Sans Pro"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Source Sans Pro"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="16"/>
+      <name val="Source Sans Pro"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
       <color theme="1"/>
       <name val="Source Sans Pro SemiBold"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
@@ -2290,177 +2603,73 @@
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color rgb="FF000000"/>
       </left>
-      <right style="thin">
-[...2 lines deleted...]
-      <top style="thin">
+      <right/>
+      <top style="medium">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
-      <top style="medium">
+      <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
-[...100 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -2479,354 +2688,488 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...37 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="2" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...18 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="2" applyFill="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...27 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Heading 1" xfId="1" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="2" builtinId="17"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
@@ -3104,4319 +3447,4695 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ohio.gov/Topics/Data/EMIS/Reporting-Responsibilities/EMIS-Data-Review-Verification/Past-Data-Reviews" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ohio.gov/Topics/Data/EMIS/Reporting-Responsibilities/Data-Appeals" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ohio.gov/Topics/Data/EMIS/Reporting-Responsibilities/EMIS-Data-Collection-Calendars" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ohio.gov/Topics/Data/EMIS/Reporting-Responsibilities/EMIS-Data-Review-Verification/Past-Data-Reviews" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ohio.gov/Topics/Data/EMIS/Reporting-Responsibilities/Data-Appeals" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ohio.gov/Topics/Data/EMIS/Reporting-Responsibilities/EMIS-Data-Collection-Calendars" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0FD4D0C-5901-46D0-AD1C-B6F156BBE9F3}">
-  <dimension ref="A1:A9"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="21" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="115.453125" style="20" customWidth="1"/>
-    <col min="2" max="16384" width="8.7265625" style="20"/>
+    <col min="1" max="1" width="158.26953125" style="17" customWidth="1"/>
+    <col min="2" max="2" width="8.7265625" style="17"/>
+    <col min="3" max="3" width="14.7265625" style="17" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.54296875" customWidth="1"/>
+    <col min="5" max="5" width="106.54296875" style="17" customWidth="1"/>
+    <col min="6" max="16384" width="8.7265625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="147" x14ac:dyDescent="0.5">
-[...34 lines deleted...]
-      </c>
+    <row r="1" spans="1:5" ht="71" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="84" t="s">
+        <v>295</v>
+      </c>
+      <c r="D1" s="85"/>
+      <c r="E1" s="86" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="23.5" x14ac:dyDescent="0.5">
+      <c r="A2" s="79"/>
+      <c r="C2" s="87">
+        <v>46155</v>
+      </c>
+      <c r="E2" s="90" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="105" x14ac:dyDescent="0.5">
+      <c r="A3" s="80" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="87">
+        <v>46153</v>
+      </c>
+      <c r="E3" s="88" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.5">
+      <c r="A4" s="81"/>
+      <c r="C4" s="89"/>
+      <c r="E4" s="90"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.5">
+      <c r="A5" s="82" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="89"/>
+      <c r="E5" s="90"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.5">
+      <c r="A6" s="81"/>
+      <c r="C6" s="89"/>
+      <c r="E6" s="90"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.5">
+      <c r="A7" s="82" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="89"/>
+      <c r="E7" s="90"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.5">
+      <c r="A8" s="81"/>
+      <c r="C8" s="89"/>
+      <c r="E8" s="90"/>
+    </row>
+    <row r="9" spans="1:5" ht="63" x14ac:dyDescent="0.5">
+      <c r="A9" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="89"/>
+      <c r="E9" s="90"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.5">
+      <c r="A10" s="81"/>
+      <c r="C10" s="89"/>
+      <c r="E10" s="90"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.5">
+      <c r="A11" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="89"/>
+      <c r="E11" s="90"/>
+    </row>
+    <row r="12" spans="1:5" ht="21.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A12" s="83"/>
+      <c r="C12" s="91"/>
+      <c r="D12" s="92"/>
+      <c r="E12" s="93"/>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <hyperlinks>
-    <hyperlink ref="A3" r:id="rId1" xr:uid="{3D122B6C-2476-4D45-99D3-21F32DFF04D0}"/>
-[...1 lines deleted...]
-    <hyperlink ref="A9" r:id="rId3" xr:uid="{FA9EF4BB-0256-4185-BD84-F8942937C141}"/>
+    <hyperlink ref="A5" r:id="rId1" xr:uid="{3D122B6C-2476-4D45-99D3-21F32DFF04D0}"/>
+    <hyperlink ref="A7" r:id="rId2" display="EMIS Data Appeals" xr:uid="{1660B634-F87B-4150-AD9C-E712E344C234}"/>
+    <hyperlink ref="A11" r:id="rId3" xr:uid="{FA9EF4BB-0256-4185-BD84-F8942937C141}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B82D9A2-B07A-43DA-9FF7-7E2F63EA2F74}">
-  <dimension ref="A1:L21"/>
+  <dimension ref="A1:L22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
+    <sheetView zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
       <pane xSplit="6" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="L5" sqref="L5"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="18.5" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="43.453125" style="19" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="16384" width="8.7265625" style="19"/>
+    <col min="1" max="1" width="43.453125" style="16" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.453125" style="16" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.81640625" style="16" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12" style="16" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.453125" style="16" customWidth="1"/>
+    <col min="6" max="6" width="15.1796875" style="16" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17" style="16" bestFit="1" customWidth="1"/>
+    <col min="8" max="11" width="15.54296875" style="16" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="26.7265625" style="53" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.7265625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="74" x14ac:dyDescent="0.45">
-[...30 lines deleted...]
-      <c r="K1" s="69" t="s">
+    <row r="1" spans="1:12" ht="74.5" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A1" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="L1" s="69" t="s">
+      <c r="B1" s="56" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="27" t="s">
+      <c r="C1" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="D1" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="27" t="s">
+      <c r="E1" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="27" t="s">
+      <c r="F1" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="E2" s="27" t="s">
-[...9 lines deleted...]
-      <c r="K2" s="54" t="s">
+      <c r="G1" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="L2" s="54" t="s">
-        <v>248</v>
+      <c r="H1" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="I1" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="J1" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="K1" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="L1" s="56" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="15" customFormat="1" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="A2" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="C2" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="D2" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="E2" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="F2" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2" s="55" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="37" x14ac:dyDescent="0.45">
-      <c r="A3" s="27" t="s">
-[...25 lines deleted...]
-        <v>249</v>
+      <c r="A3" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="F3" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" s="33" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="55.5" x14ac:dyDescent="0.45">
-      <c r="A4" s="27" t="s">
-[...8 lines deleted...]
-      <c r="D4" s="27" t="s">
+      <c r="A4" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="E4" s="23"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="33" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="74" x14ac:dyDescent="0.45">
+      <c r="A5" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" s="23"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28"/>
+      <c r="H5" s="28"/>
+      <c r="I5" s="28"/>
+      <c r="J5" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="K5" s="28"/>
+      <c r="L5" s="33"/>
+    </row>
+    <row r="6" spans="1:12" ht="37" x14ac:dyDescent="0.45">
+      <c r="A6" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="K6" s="28"/>
+      <c r="L6" s="33"/>
+    </row>
+    <row r="7" spans="1:12" ht="37" x14ac:dyDescent="0.45">
+      <c r="A7" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="27"/>
-[...14 lines deleted...]
-      <c r="B5" s="27" t="s">
+      <c r="D7" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="27" t="s">
+      <c r="F7" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="D5" s="27" t="s">
-[...73 lines deleted...]
-      <c r="L7" s="54"/>
+      <c r="G7" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="33"/>
+      <c r="I7" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="J7" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="K7" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7" s="33"/>
     </row>
     <row r="8" spans="1:12" ht="55.5" x14ac:dyDescent="0.45">
-      <c r="A8" s="27" t="s">
-[...22 lines deleted...]
-      <c r="L8" s="54"/>
+      <c r="A8" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="D8" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="E8" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="33"/>
     </row>
     <row r="9" spans="1:12" ht="55.5" x14ac:dyDescent="0.45">
-      <c r="A9" s="27" t="s">
-[...30 lines deleted...]
-      <c r="L9" s="54"/>
+      <c r="A9" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="J9" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="28"/>
+      <c r="L9" s="33"/>
     </row>
     <row r="10" spans="1:12" ht="37" x14ac:dyDescent="0.45">
-      <c r="A10" s="27" t="s">
-[...28 lines deleted...]
-      <c r="L10" s="54"/>
+      <c r="A10" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="I10" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="J10" s="33"/>
+      <c r="K10" s="28"/>
+      <c r="L10" s="33"/>
     </row>
     <row r="11" spans="1:12" ht="37" x14ac:dyDescent="0.45">
-      <c r="A11" s="27" t="s">
-[...18 lines deleted...]
-      <c r="L11" s="54"/>
+      <c r="A11" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="33"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="33"/>
+      <c r="J11" s="33"/>
+      <c r="K11" s="28"/>
+      <c r="L11" s="33"/>
     </row>
     <row r="12" spans="1:12" ht="37" x14ac:dyDescent="0.45">
-      <c r="A12" s="27" t="s">
-[...24 lines deleted...]
-      <c r="L12" s="54"/>
+      <c r="A12" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="D12" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="33"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="33"/>
+      <c r="J12" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="K12" s="28"/>
+      <c r="L12" s="33"/>
     </row>
     <row r="13" spans="1:12" ht="92.5" x14ac:dyDescent="0.45">
-      <c r="A13" s="27" t="s">
-[...24 lines deleted...]
-      <c r="L13" s="54"/>
+      <c r="A13" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="28"/>
+      <c r="H13" s="28"/>
+      <c r="I13" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="J13" s="28"/>
+      <c r="K13" s="28"/>
+      <c r="L13" s="33"/>
     </row>
     <row r="14" spans="1:12" ht="37" x14ac:dyDescent="0.45">
-      <c r="A14" s="27" t="s">
-[...26 lines deleted...]
-      <c r="L14" s="54"/>
+      <c r="A14" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="J14" s="28"/>
+      <c r="K14" s="28"/>
+      <c r="L14" s="33"/>
     </row>
     <row r="15" spans="1:12" ht="37" x14ac:dyDescent="0.45">
-      <c r="A15" s="27" t="s">
-[...25 lines deleted...]
-        <v>12</v>
+      <c r="A15" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="33"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="28"/>
+      <c r="K15" s="28"/>
+      <c r="L15" s="33" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.45">
-      <c r="A16" s="27" t="s">
-[...18 lines deleted...]
-      <c r="L16" s="54"/>
+      <c r="A16" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" s="23"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="28"/>
+      <c r="I16" s="28"/>
+      <c r="J16" s="28"/>
+      <c r="K16" s="28"/>
+      <c r="L16" s="33"/>
     </row>
     <row r="17" spans="1:12" ht="37" x14ac:dyDescent="0.45">
-      <c r="A17" s="27" t="s">
-[...48 lines deleted...]
-      <c r="L18" s="54"/>
+      <c r="A17" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E17" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="28"/>
+      <c r="H17" s="28"/>
+      <c r="I17" s="28"/>
+      <c r="J17" s="28"/>
+      <c r="K17" s="28"/>
+      <c r="L17" s="33"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A18" s="104" t="s">
+        <v>283</v>
+      </c>
+      <c r="B18" s="104" t="s">
+        <v>285</v>
+      </c>
+      <c r="C18" s="105" t="s">
+        <v>284</v>
+      </c>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="28"/>
+      <c r="I18" s="28"/>
+      <c r="J18" s="28"/>
+      <c r="K18" s="28"/>
+      <c r="L18" s="33"/>
     </row>
     <row r="19" spans="1:12" ht="37" x14ac:dyDescent="0.45">
-      <c r="A19" s="27" t="s">
+      <c r="A19" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="104" t="s">
+        <v>297</v>
+      </c>
+      <c r="C19" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="D19" s="104" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="27" t="s">
-[...69 lines deleted...]
-      <c r="L21" s="54"/>
+      <c r="E19" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="28"/>
+      <c r="H19" s="28"/>
+      <c r="I19" s="28"/>
+      <c r="J19" s="28"/>
+      <c r="K19" s="28"/>
+      <c r="L19" s="33"/>
+    </row>
+    <row r="20" spans="1:12" ht="37" x14ac:dyDescent="0.45">
+      <c r="A20" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="D20" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E20" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
+      <c r="I20" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="J20" s="28"/>
+      <c r="K20" s="28"/>
+      <c r="L20" s="33"/>
+    </row>
+    <row r="21" spans="1:12" ht="39.5" x14ac:dyDescent="0.45">
+      <c r="A21" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="23"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="28"/>
+      <c r="I21" s="28"/>
+      <c r="J21" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="K21" s="28"/>
+      <c r="L21" s="33"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A22" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" s="23"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="28"/>
+      <c r="I22" s="28"/>
+      <c r="J22" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="K22" s="28"/>
+      <c r="L22" s="33"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="42" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A97DBE11-C878-42E7-9CA3-4A7151026562}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AG22"/>
+  <dimension ref="A1:AR21"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="20" workbookViewId="0">
-      <selection activeCell="I2" sqref="I2"/>
+      <pane xSplit="6" ySplit="2" topLeftCell="G3" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="G1" sqref="G1"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="18.81640625" defaultRowHeight="18.5" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="18.81640625" defaultRowHeight="21" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="4" width="18.81640625" style="19"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="18.81640625" style="19"/>
+    <col min="1" max="1" width="20.54296875" style="1" customWidth="1"/>
+    <col min="2" max="4" width="18.81640625" style="1"/>
+    <col min="5" max="5" width="18" style="1" customWidth="1"/>
+    <col min="6" max="6" width="18.81640625" style="1"/>
+    <col min="7" max="7" width="19.81640625" style="1" customWidth="1"/>
+    <col min="8" max="28" width="18.81640625" style="1"/>
+    <col min="29" max="29" width="21.1796875" style="1" customWidth="1"/>
+    <col min="30" max="30" width="20.54296875" style="1" customWidth="1"/>
+    <col min="31" max="31" width="21.1796875" style="1" customWidth="1"/>
+    <col min="32" max="32" width="18.81640625" style="1"/>
+    <col min="33" max="33" width="16.7265625" style="1" customWidth="1"/>
+    <col min="34" max="38" width="18.81640625" style="1"/>
+    <col min="39" max="39" width="20.453125" style="1" customWidth="1"/>
+    <col min="40" max="16384" width="18.81640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" s="45" customFormat="1" ht="59" thickBot="1" x14ac:dyDescent="0.5">
-[...40 lines deleted...]
-      <c r="U1" s="78" t="s">
+    <row r="1" spans="1:44" s="60" customFormat="1" ht="63.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="V1" s="78"/>
-      <c r="W1" s="78" t="s">
+      <c r="B1" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="X1" s="78"/>
-[...19 lines deleted...]
-      <c r="I2" s="46" t="s">
+      <c r="C1" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="E1" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1" s="59" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="I1" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
+      <c r="N1" s="94"/>
+      <c r="O1" s="94"/>
+      <c r="P1" s="94"/>
+      <c r="Q1" s="94"/>
+      <c r="R1" s="94" t="s">
+        <v>15</v>
+      </c>
+      <c r="S1" s="94"/>
+      <c r="T1" s="94"/>
+      <c r="U1" s="94" t="s">
+        <v>16</v>
+      </c>
+      <c r="V1" s="94"/>
+      <c r="W1" s="94" t="s">
+        <v>17</v>
+      </c>
+      <c r="X1" s="94"/>
+      <c r="Y1" s="94"/>
+      <c r="Z1" s="94"/>
+      <c r="AA1" s="94"/>
+      <c r="AB1" s="94"/>
+      <c r="AC1" s="94"/>
+      <c r="AD1" s="94"/>
+      <c r="AE1" s="94"/>
+      <c r="AF1" s="94"/>
+      <c r="AG1" s="94"/>
+      <c r="AH1" s="101" t="s">
+        <v>74</v>
+      </c>
+      <c r="AI1" s="101"/>
+      <c r="AJ1" s="101"/>
+      <c r="AK1" s="101"/>
+      <c r="AL1" s="101"/>
+      <c r="AM1" s="102" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN1" s="102" t="s">
+        <v>76</v>
+      </c>
+      <c r="AO1" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="AP1" s="101" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ1" s="101"/>
+      <c r="AR1" s="101"/>
+    </row>
+    <row r="2" spans="1:44" s="60" customFormat="1" ht="190" thickTop="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A2" s="61"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="61" t="s">
+        <v>79</v>
+      </c>
+      <c r="H2" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="I2" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="J2" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="K2" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="L2" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="M2" s="61" t="s">
+        <v>85</v>
+      </c>
+      <c r="N2" s="61" t="s">
+        <v>86</v>
+      </c>
+      <c r="O2" s="61" t="s">
+        <v>87</v>
+      </c>
+      <c r="P2" s="61" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q2" s="61" t="s">
+        <v>89</v>
+      </c>
+      <c r="R2" s="61" t="s">
+        <v>90</v>
+      </c>
+      <c r="S2" s="61" t="s">
+        <v>91</v>
+      </c>
+      <c r="T2" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="U2" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="V2" s="61" t="s">
+        <v>94</v>
+      </c>
+      <c r="W2" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="X2" s="61" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y2" s="61" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z2" s="61" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA2" s="61" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB2" s="61" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC2" s="61" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD2" s="61" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE2" s="61" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF2" s="61" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG2" s="61" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH2" s="103" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI2" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ2" s="103" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK2" s="103" t="s">
+        <v>109</v>
+      </c>
+      <c r="AL2" s="103" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM2" s="103" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN2" s="103" t="s">
+        <v>112</v>
+      </c>
+      <c r="AO2" s="103" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP2" s="103" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ2" s="103" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR2" s="103" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="3" spans="1:44" s="2" customFormat="1" ht="147.5" thickTop="1" x14ac:dyDescent="0.5">
+      <c r="A3" s="63" t="s">
+        <v>117</v>
+      </c>
+      <c r="B3" s="63" t="s">
+        <v>118</v>
+      </c>
+      <c r="C3" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" s="63" t="s">
+        <v>119</v>
+      </c>
+      <c r="E3" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="64"/>
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="64"/>
+      <c r="N3" s="64"/>
+      <c r="O3" s="64"/>
+      <c r="P3" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q3" s="64"/>
+      <c r="R3" s="64"/>
+      <c r="S3" s="64"/>
+      <c r="T3" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="U3" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="V3" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="W3" s="66" t="s">
+        <v>121</v>
+      </c>
+      <c r="X3" s="66" t="s">
+        <v>121</v>
+      </c>
+      <c r="Y3" s="66" t="s">
+        <v>121</v>
+      </c>
+      <c r="Z3" s="66" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA3" s="67"/>
+      <c r="AB3" s="66" t="s">
+        <v>121</v>
+      </c>
+      <c r="AC3" s="66" t="s">
+        <v>121</v>
+      </c>
+      <c r="AD3" s="66" t="s">
+        <v>121</v>
+      </c>
+      <c r="AE3" s="66" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF3" s="66" t="s">
+        <v>121</v>
+      </c>
+      <c r="AG3" s="66" t="s">
+        <v>121</v>
+      </c>
+      <c r="AH3" s="66"/>
+      <c r="AI3" s="66"/>
+      <c r="AJ3" s="66"/>
+      <c r="AK3" s="66"/>
+      <c r="AL3" s="66"/>
+      <c r="AM3" s="64"/>
+      <c r="AN3" s="100" t="s">
+        <v>24</v>
+      </c>
+      <c r="AO3" s="66"/>
+      <c r="AP3" s="66"/>
+      <c r="AQ3" s="66"/>
+      <c r="AR3" s="66"/>
+    </row>
+    <row r="4" spans="1:44" ht="63" x14ac:dyDescent="0.5">
+      <c r="A4" s="63" t="s">
+        <v>122</v>
+      </c>
+      <c r="B4" s="63" t="s">
+        <v>123</v>
+      </c>
+      <c r="C4" s="63" t="s">
+        <v>124</v>
+      </c>
+      <c r="D4" s="63" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="F4" s="68" t="s">
+        <v>125</v>
+      </c>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65"/>
+      <c r="O4" s="65"/>
+      <c r="P4" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="V4" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="W4" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="X4" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y4" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z4" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA4" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB4" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC4" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD4" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE4" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF4" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG4" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="AH4" s="66"/>
+      <c r="AI4" s="66"/>
+      <c r="AJ4" s="66"/>
+      <c r="AK4" s="66"/>
+      <c r="AL4" s="66"/>
+      <c r="AM4" s="65"/>
+      <c r="AN4" s="66"/>
+      <c r="AO4" s="66"/>
+      <c r="AP4" s="66"/>
+      <c r="AQ4" s="66"/>
+      <c r="AR4" s="66"/>
+    </row>
+    <row r="5" spans="1:44" ht="105" x14ac:dyDescent="0.5">
+      <c r="A5" s="63" t="s">
+        <v>126</v>
+      </c>
+      <c r="B5" s="63" t="s">
+        <v>127</v>
+      </c>
+      <c r="C5" s="63" t="s">
+        <v>128</v>
+      </c>
+      <c r="D5" s="63" t="s">
+        <v>128</v>
+      </c>
+      <c r="E5" s="63" t="s">
+        <v>128</v>
+      </c>
+      <c r="F5" s="63" t="s">
+        <v>128</v>
+      </c>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
+      <c r="I5" s="65"/>
+      <c r="J5" s="65"/>
+      <c r="K5" s="65"/>
+      <c r="L5" s="65"/>
+      <c r="M5" s="65"/>
+      <c r="N5" s="65"/>
+      <c r="O5" s="65"/>
+      <c r="P5" s="65"/>
+      <c r="Q5" s="65"/>
+      <c r="R5" s="65"/>
+      <c r="S5" s="65"/>
+      <c r="T5" s="65"/>
+      <c r="U5" s="65"/>
+      <c r="V5" s="65"/>
+      <c r="W5" s="65"/>
+      <c r="X5" s="65"/>
+      <c r="Y5" s="65"/>
+      <c r="Z5" s="65"/>
+      <c r="AA5" s="66" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB5" s="65"/>
+      <c r="AC5" s="65"/>
+      <c r="AD5" s="65"/>
+      <c r="AE5" s="65"/>
+      <c r="AF5" s="65"/>
+      <c r="AG5" s="65"/>
+      <c r="AH5" s="65"/>
+      <c r="AI5" s="65"/>
+      <c r="AJ5" s="65"/>
+      <c r="AK5" s="65"/>
+      <c r="AL5" s="65"/>
+      <c r="AM5" s="65"/>
+      <c r="AN5" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AO5" s="65"/>
+      <c r="AP5" s="65"/>
+      <c r="AQ5" s="65"/>
+      <c r="AR5" s="65"/>
+    </row>
+    <row r="6" spans="1:44" ht="84" x14ac:dyDescent="0.5">
+      <c r="A6" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="63" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="63"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="65"/>
+      <c r="K6" s="65"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="65"/>
+      <c r="P6" s="65"/>
+      <c r="Q6" s="65"/>
+      <c r="R6" s="65"/>
+      <c r="S6" s="65"/>
+      <c r="T6" s="65"/>
+      <c r="U6" s="65"/>
+      <c r="V6" s="65"/>
+      <c r="W6" s="65"/>
+      <c r="X6" s="65"/>
+      <c r="Y6" s="65"/>
+      <c r="Z6" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA6" s="70" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB6" s="65"/>
+      <c r="AC6" s="65"/>
+      <c r="AD6" s="65"/>
+      <c r="AE6" s="65"/>
+      <c r="AF6" s="65"/>
+      <c r="AG6" s="65"/>
+      <c r="AH6" s="65"/>
+      <c r="AI6" s="65"/>
+      <c r="AJ6" s="65"/>
+      <c r="AK6" s="65"/>
+      <c r="AL6" s="65"/>
+      <c r="AM6" s="65"/>
+      <c r="AN6" s="65"/>
+      <c r="AO6" s="65"/>
+      <c r="AP6" s="65"/>
+      <c r="AQ6" s="65"/>
+      <c r="AR6" s="65"/>
+    </row>
+    <row r="7" spans="1:44" ht="63" x14ac:dyDescent="0.5">
+      <c r="A7" s="63" t="s">
+        <v>129</v>
+      </c>
+      <c r="B7" s="63" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="63" t="s">
+        <v>44</v>
+      </c>
+      <c r="D7" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="65"/>
+      <c r="H7" s="65"/>
+      <c r="I7" s="65"/>
+      <c r="J7" s="65"/>
+      <c r="K7" s="65"/>
+      <c r="L7" s="65"/>
+      <c r="M7" s="65"/>
+      <c r="N7" s="65"/>
+      <c r="O7" s="65"/>
+      <c r="P7" s="65"/>
+      <c r="Q7" s="65"/>
+      <c r="R7" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="S7" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="T7" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="U7" s="65"/>
+      <c r="V7" s="65"/>
+      <c r="W7" s="65"/>
+      <c r="X7" s="65"/>
+      <c r="Y7" s="65"/>
+      <c r="Z7" s="65"/>
+      <c r="AA7" s="65"/>
+      <c r="AB7" s="65"/>
+      <c r="AC7" s="65"/>
+      <c r="AD7" s="65"/>
+      <c r="AE7" s="65"/>
+      <c r="AF7" s="65"/>
+      <c r="AG7" s="65"/>
+      <c r="AH7" s="65"/>
+      <c r="AI7" s="65"/>
+      <c r="AJ7" s="65"/>
+      <c r="AK7" s="65"/>
+      <c r="AL7" s="65"/>
+      <c r="AM7" s="65"/>
+      <c r="AN7" s="65"/>
+      <c r="AO7" s="65"/>
+      <c r="AP7" s="65"/>
+      <c r="AQ7" s="65"/>
+      <c r="AR7" s="65"/>
+    </row>
+    <row r="8" spans="1:44" ht="126" x14ac:dyDescent="0.5">
+      <c r="A8" s="63" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="E8" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="65"/>
+      <c r="I8" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="J8" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="K8" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="M8" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="N8" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="O8" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="P8" s="65"/>
+      <c r="Q8" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="R8" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="S8" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="T8" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="U8" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="V8" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="W8" s="65"/>
+      <c r="X8" s="65"/>
+      <c r="Y8" s="65"/>
+      <c r="Z8" s="65"/>
+      <c r="AA8" s="65"/>
+      <c r="AB8" s="65"/>
+      <c r="AC8" s="65"/>
+      <c r="AD8" s="65"/>
+      <c r="AE8" s="65"/>
+      <c r="AF8" s="65"/>
+      <c r="AG8" s="65"/>
+      <c r="AH8" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AI8" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AJ8" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AK8" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AL8" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AM8" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AN8" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AO8" s="65"/>
+      <c r="AP8" s="65"/>
+      <c r="AQ8" s="65"/>
+      <c r="AR8" s="65"/>
+    </row>
+    <row r="9" spans="1:44" ht="63" x14ac:dyDescent="0.5">
+      <c r="A9" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="J2" s="46" t="s">
+      <c r="B9" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="63" t="s">
         <v>51</v>
       </c>
-      <c r="K2" s="46" t="s">
+      <c r="D9" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" s="65"/>
+      <c r="J9" s="65"/>
+      <c r="K9" s="65"/>
+      <c r="L9" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="M9" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="N9" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="O9" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="P9" s="65"/>
+      <c r="Q9" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="R9" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="S9" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="T9" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="U9" s="65"/>
+      <c r="V9" s="65"/>
+      <c r="W9" s="65"/>
+      <c r="X9" s="65"/>
+      <c r="Y9" s="65"/>
+      <c r="Z9" s="65"/>
+      <c r="AA9" s="65"/>
+      <c r="AB9" s="65"/>
+      <c r="AC9" s="65"/>
+      <c r="AD9" s="65"/>
+      <c r="AE9" s="65"/>
+      <c r="AF9" s="65"/>
+      <c r="AG9" s="65"/>
+      <c r="AH9" s="65"/>
+      <c r="AI9" s="65"/>
+      <c r="AJ9" s="65"/>
+      <c r="AK9" s="65"/>
+      <c r="AL9" s="65"/>
+      <c r="AM9" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AN9" s="65"/>
+      <c r="AO9" s="65"/>
+      <c r="AP9" s="65"/>
+      <c r="AQ9" s="65"/>
+      <c r="AR9" s="65"/>
+    </row>
+    <row r="10" spans="1:44" ht="42" x14ac:dyDescent="0.5">
+      <c r="A10" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="L2" s="46" t="s">
+      <c r="B10" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" s="63" t="s">
         <v>53</v>
       </c>
-      <c r="M2" s="46" t="s">
-[...2 lines deleted...]
-      <c r="N2" s="46" t="s">
+      <c r="D10" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="I10" s="65"/>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="N10" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="O10" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="P10" s="65"/>
+      <c r="Q10" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="R10" s="65"/>
+      <c r="S10" s="65"/>
+      <c r="T10" s="65"/>
+      <c r="U10" s="65"/>
+      <c r="V10" s="65"/>
+      <c r="W10" s="65"/>
+      <c r="X10" s="65"/>
+      <c r="Y10" s="65"/>
+      <c r="Z10" s="65"/>
+      <c r="AA10" s="65"/>
+      <c r="AB10" s="65"/>
+      <c r="AC10" s="65"/>
+      <c r="AD10" s="65"/>
+      <c r="AE10" s="65"/>
+      <c r="AF10" s="65"/>
+      <c r="AG10" s="65"/>
+      <c r="AH10" s="65"/>
+      <c r="AI10" s="65"/>
+      <c r="AJ10" s="65"/>
+      <c r="AK10" s="65"/>
+      <c r="AL10" s="65"/>
+      <c r="AM10" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AN10" s="65"/>
+      <c r="AO10" s="65"/>
+      <c r="AP10" s="65"/>
+      <c r="AQ10" s="65"/>
+      <c r="AR10" s="65"/>
+    </row>
+    <row r="11" spans="1:44" ht="42" x14ac:dyDescent="0.5">
+      <c r="A11" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="C11" s="63" t="s">
+        <v>59</v>
+      </c>
+      <c r="D11" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="E11" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="65"/>
+      <c r="H11" s="65"/>
+      <c r="I11" s="65"/>
+      <c r="J11" s="65"/>
+      <c r="K11" s="65"/>
+      <c r="L11" s="65"/>
+      <c r="M11" s="65"/>
+      <c r="N11" s="65"/>
+      <c r="O11" s="65"/>
+      <c r="P11" s="65"/>
+      <c r="Q11" s="65"/>
+      <c r="R11" s="65"/>
+      <c r="S11" s="65"/>
+      <c r="T11" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="U11" s="65"/>
+      <c r="V11" s="65"/>
+      <c r="W11" s="65"/>
+      <c r="X11" s="65"/>
+      <c r="Y11" s="65"/>
+      <c r="Z11" s="65"/>
+      <c r="AA11" s="65"/>
+      <c r="AB11" s="65"/>
+      <c r="AC11" s="65"/>
+      <c r="AD11" s="65"/>
+      <c r="AE11" s="65"/>
+      <c r="AF11" s="65"/>
+      <c r="AG11" s="65"/>
+      <c r="AH11" s="65"/>
+      <c r="AI11" s="65"/>
+      <c r="AJ11" s="65"/>
+      <c r="AK11" s="65"/>
+      <c r="AL11" s="65"/>
+      <c r="AM11" s="65"/>
+      <c r="AN11" s="65"/>
+      <c r="AO11" s="65"/>
+      <c r="AP11" s="65"/>
+      <c r="AQ11" s="65"/>
+      <c r="AR11" s="65"/>
+    </row>
+    <row r="12" spans="1:44" ht="105" x14ac:dyDescent="0.5">
+      <c r="A12" s="63" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="63" t="s">
         <v>55</v>
       </c>
-      <c r="O2" s="46" t="s">
+      <c r="C12" s="63" t="s">
+        <v>61</v>
+      </c>
+      <c r="D12" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="65"/>
+      <c r="H12" s="65"/>
+      <c r="I12" s="65"/>
+      <c r="J12" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="K12" s="65"/>
+      <c r="L12" s="65"/>
+      <c r="M12" s="65"/>
+      <c r="N12" s="65"/>
+      <c r="O12" s="65"/>
+      <c r="P12" s="65"/>
+      <c r="Q12" s="65"/>
+      <c r="R12" s="65"/>
+      <c r="S12" s="65"/>
+      <c r="T12" s="65"/>
+      <c r="U12" s="65"/>
+      <c r="V12" s="65"/>
+      <c r="W12" s="65"/>
+      <c r="X12" s="65"/>
+      <c r="Y12" s="65"/>
+      <c r="Z12" s="65"/>
+      <c r="AA12" s="65"/>
+      <c r="AB12" s="65"/>
+      <c r="AC12" s="65"/>
+      <c r="AD12" s="65"/>
+      <c r="AE12" s="65"/>
+      <c r="AF12" s="65"/>
+      <c r="AG12" s="65"/>
+      <c r="AH12" s="65"/>
+      <c r="AI12" s="65"/>
+      <c r="AJ12" s="65"/>
+      <c r="AK12" s="65"/>
+      <c r="AL12" s="65"/>
+      <c r="AM12" s="65"/>
+      <c r="AN12" s="65"/>
+      <c r="AO12" s="65"/>
+      <c r="AP12" s="65"/>
+      <c r="AQ12" s="65"/>
+      <c r="AR12" s="65"/>
+    </row>
+    <row r="13" spans="1:44" ht="42" x14ac:dyDescent="0.5">
+      <c r="A13" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="65"/>
+      <c r="I13" s="65"/>
+      <c r="J13" s="65"/>
+      <c r="K13" s="65"/>
+      <c r="L13" s="65"/>
+      <c r="M13" s="65"/>
+      <c r="N13" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="O13" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="P13" s="65"/>
+      <c r="Q13" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="R13" s="65"/>
+      <c r="S13" s="65"/>
+      <c r="T13" s="65"/>
+      <c r="U13" s="65"/>
+      <c r="V13" s="65"/>
+      <c r="W13" s="65"/>
+      <c r="X13" s="65"/>
+      <c r="Y13" s="65"/>
+      <c r="Z13" s="65"/>
+      <c r="AA13" s="65"/>
+      <c r="AB13" s="65"/>
+      <c r="AC13" s="65"/>
+      <c r="AD13" s="65"/>
+      <c r="AE13" s="65"/>
+      <c r="AF13" s="65"/>
+      <c r="AG13" s="65"/>
+      <c r="AH13" s="65"/>
+      <c r="AI13" s="65"/>
+      <c r="AJ13" s="65"/>
+      <c r="AK13" s="65"/>
+      <c r="AL13" s="65"/>
+      <c r="AM13" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AN13" s="65"/>
+      <c r="AO13" s="65"/>
+      <c r="AP13" s="65"/>
+      <c r="AQ13" s="65"/>
+      <c r="AR13" s="65"/>
+    </row>
+    <row r="14" spans="1:44" ht="63" x14ac:dyDescent="0.5">
+      <c r="A14" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="65"/>
+      <c r="I14" s="65"/>
+      <c r="J14" s="65"/>
+      <c r="K14" s="65"/>
+      <c r="L14" s="65"/>
+      <c r="M14" s="65"/>
+      <c r="N14" s="65"/>
+      <c r="O14" s="65"/>
+      <c r="P14" s="65"/>
+      <c r="Q14" s="65"/>
+      <c r="R14" s="65"/>
+      <c r="S14" s="65"/>
+      <c r="T14" s="65"/>
+      <c r="U14" s="65"/>
+      <c r="V14" s="65"/>
+      <c r="W14" s="65"/>
+      <c r="X14" s="65"/>
+      <c r="Y14" s="65"/>
+      <c r="Z14" s="65"/>
+      <c r="AA14" s="65"/>
+      <c r="AB14" s="65"/>
+      <c r="AC14" s="65"/>
+      <c r="AD14" s="65"/>
+      <c r="AE14" s="65"/>
+      <c r="AF14" s="65"/>
+      <c r="AG14" s="65"/>
+      <c r="AH14" s="65"/>
+      <c r="AI14" s="65"/>
+      <c r="AJ14" s="65"/>
+      <c r="AK14" s="65"/>
+      <c r="AL14" s="65"/>
+      <c r="AM14" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AN14" s="65"/>
+      <c r="AO14" s="65"/>
+      <c r="AP14" s="65"/>
+      <c r="AQ14" s="65"/>
+      <c r="AR14" s="65"/>
+    </row>
+    <row r="15" spans="1:44" ht="42" x14ac:dyDescent="0.5">
+      <c r="A15" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" s="63"/>
+      <c r="F15" s="69"/>
+      <c r="G15" s="65"/>
+      <c r="H15" s="65"/>
+      <c r="I15" s="65"/>
+      <c r="J15" s="65"/>
+      <c r="K15" s="65"/>
+      <c r="L15" s="65"/>
+      <c r="M15" s="65"/>
+      <c r="N15" s="65"/>
+      <c r="O15" s="65"/>
+      <c r="P15" s="65"/>
+      <c r="Q15" s="65"/>
+      <c r="R15" s="65"/>
+      <c r="S15" s="65"/>
+      <c r="T15" s="65"/>
+      <c r="U15" s="65"/>
+      <c r="V15" s="65"/>
+      <c r="W15" s="65"/>
+      <c r="X15" s="65"/>
+      <c r="Y15" s="65"/>
+      <c r="Z15" s="65"/>
+      <c r="AA15" s="65"/>
+      <c r="AB15" s="65"/>
+      <c r="AC15" s="65"/>
+      <c r="AD15" s="65"/>
+      <c r="AE15" s="65"/>
+      <c r="AF15" s="65"/>
+      <c r="AG15" s="65"/>
+      <c r="AH15" s="65"/>
+      <c r="AI15" s="65"/>
+      <c r="AJ15" s="65"/>
+      <c r="AK15" s="65"/>
+      <c r="AL15" s="65"/>
+      <c r="AM15" s="65"/>
+      <c r="AN15" s="65"/>
+      <c r="AO15" s="65"/>
+      <c r="AP15" s="65"/>
+      <c r="AQ15" s="65"/>
+      <c r="AR15" s="65"/>
+    </row>
+    <row r="16" spans="1:44" ht="63" x14ac:dyDescent="0.5">
+      <c r="A16" s="63" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" s="63" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="65"/>
+      <c r="H16" s="65"/>
+      <c r="I16" s="65"/>
+      <c r="J16" s="65"/>
+      <c r="K16" s="65"/>
+      <c r="L16" s="65"/>
+      <c r="M16" s="65"/>
+      <c r="N16" s="65"/>
+      <c r="O16" s="65"/>
+      <c r="P16" s="65"/>
+      <c r="Q16" s="65"/>
+      <c r="R16" s="65"/>
+      <c r="S16" s="65"/>
+      <c r="T16" s="65"/>
+      <c r="U16" s="65"/>
+      <c r="V16" s="65"/>
+      <c r="W16" s="65"/>
+      <c r="X16" s="65"/>
+      <c r="Y16" s="65"/>
+      <c r="Z16" s="65"/>
+      <c r="AA16" s="65"/>
+      <c r="AB16" s="65"/>
+      <c r="AC16" s="65"/>
+      <c r="AD16" s="65"/>
+      <c r="AE16" s="65"/>
+      <c r="AF16" s="65"/>
+      <c r="AG16" s="65"/>
+      <c r="AH16" s="65"/>
+      <c r="AI16" s="65"/>
+      <c r="AJ16" s="65"/>
+      <c r="AK16" s="65"/>
+      <c r="AL16" s="65"/>
+      <c r="AM16" s="65"/>
+      <c r="AN16" s="65"/>
+      <c r="AO16" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AP16" s="65"/>
+      <c r="AQ16" s="65"/>
+      <c r="AR16" s="65"/>
+    </row>
+    <row r="17" spans="1:44" ht="42" x14ac:dyDescent="0.5">
+      <c r="A17" s="97" t="s">
+        <v>283</v>
+      </c>
+      <c r="B17" s="97" t="s">
+        <v>285</v>
+      </c>
+      <c r="C17" s="98" t="s">
+        <v>284</v>
+      </c>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="65"/>
+      <c r="H17" s="65"/>
+      <c r="I17" s="65"/>
+      <c r="J17" s="65"/>
+      <c r="K17" s="65"/>
+      <c r="L17" s="65"/>
+      <c r="M17" s="65"/>
+      <c r="N17" s="65"/>
+      <c r="O17" s="65"/>
+      <c r="P17" s="65"/>
+      <c r="Q17" s="65"/>
+      <c r="R17" s="65"/>
+      <c r="S17" s="65"/>
+      <c r="T17" s="65"/>
+      <c r="U17" s="65"/>
+      <c r="V17" s="65"/>
+      <c r="W17" s="65"/>
+      <c r="X17" s="65"/>
+      <c r="Y17" s="65"/>
+      <c r="Z17" s="65"/>
+      <c r="AA17" s="65"/>
+      <c r="AB17" s="65"/>
+      <c r="AC17" s="65"/>
+      <c r="AD17" s="65"/>
+      <c r="AE17" s="65"/>
+      <c r="AF17" s="65"/>
+      <c r="AG17" s="65"/>
+      <c r="AH17" s="65"/>
+      <c r="AI17" s="65"/>
+      <c r="AJ17" s="65"/>
+      <c r="AK17" s="65"/>
+      <c r="AL17" s="65"/>
+      <c r="AM17" s="65"/>
+      <c r="AN17" s="65"/>
+      <c r="AO17" s="65"/>
+      <c r="AP17" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AQ17" s="65"/>
+      <c r="AR17" s="65"/>
+    </row>
+    <row r="18" spans="1:44" ht="42" x14ac:dyDescent="0.5">
+      <c r="A18" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="97" t="s">
+        <v>297</v>
+      </c>
+      <c r="C18" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" s="97" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="65"/>
+      <c r="H18" s="65"/>
+      <c r="I18" s="65"/>
+      <c r="J18" s="65"/>
+      <c r="K18" s="65"/>
+      <c r="L18" s="65"/>
+      <c r="M18" s="65"/>
+      <c r="N18" s="65"/>
+      <c r="O18" s="65"/>
+      <c r="P18" s="65"/>
+      <c r="Q18" s="65"/>
+      <c r="R18" s="65"/>
+      <c r="S18" s="65"/>
+      <c r="T18" s="65"/>
+      <c r="U18" s="65"/>
+      <c r="V18" s="65"/>
+      <c r="W18" s="65"/>
+      <c r="X18" s="65"/>
+      <c r="Y18" s="65"/>
+      <c r="Z18" s="65"/>
+      <c r="AA18" s="65"/>
+      <c r="AB18" s="65"/>
+      <c r="AC18" s="65"/>
+      <c r="AD18" s="65"/>
+      <c r="AE18" s="65"/>
+      <c r="AF18" s="65"/>
+      <c r="AG18" s="65"/>
+      <c r="AH18" s="65"/>
+      <c r="AI18" s="65"/>
+      <c r="AJ18" s="65"/>
+      <c r="AK18" s="65"/>
+      <c r="AL18" s="65"/>
+      <c r="AM18" s="65"/>
+      <c r="AN18" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AO18" s="65"/>
+      <c r="AP18" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AQ18" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="AR18" s="99" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" ht="42" x14ac:dyDescent="0.5">
+      <c r="A19" s="63" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="63" t="s">
+        <v>68</v>
+      </c>
+      <c r="D19" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="65"/>
+      <c r="H19" s="65"/>
+      <c r="I19" s="65"/>
+      <c r="J19" s="65"/>
+      <c r="K19" s="65"/>
+      <c r="L19" s="65"/>
+      <c r="M19" s="65"/>
+      <c r="N19" s="65"/>
+      <c r="O19" s="65"/>
+      <c r="P19" s="65"/>
+      <c r="Q19" s="65"/>
+      <c r="R19" s="65"/>
+      <c r="S19" s="65"/>
+      <c r="T19" s="65"/>
+      <c r="U19" s="65"/>
+      <c r="V19" s="65"/>
+      <c r="W19" s="65"/>
+      <c r="X19" s="65"/>
+      <c r="Y19" s="65"/>
+      <c r="Z19" s="65"/>
+      <c r="AA19" s="65"/>
+      <c r="AB19" s="65"/>
+      <c r="AC19" s="65"/>
+      <c r="AD19" s="65"/>
+      <c r="AE19" s="65"/>
+      <c r="AF19" s="65"/>
+      <c r="AG19" s="65"/>
+      <c r="AH19" s="65"/>
+      <c r="AI19" s="65"/>
+      <c r="AJ19" s="65"/>
+      <c r="AK19" s="65"/>
+      <c r="AL19" s="65"/>
+      <c r="AM19" s="65"/>
+      <c r="AN19" s="65"/>
+      <c r="AO19" s="65"/>
+      <c r="AP19" s="65"/>
+      <c r="AQ19" s="65"/>
+      <c r="AR19" s="65"/>
+    </row>
+    <row r="20" spans="1:44" ht="66" x14ac:dyDescent="0.5">
+      <c r="A20" s="63" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="63" t="s">
+        <v>130</v>
+      </c>
+      <c r="D20" s="63" t="s">
+        <v>71</v>
+      </c>
+      <c r="E20" s="63"/>
+      <c r="F20" s="69"/>
+      <c r="G20" s="65"/>
+      <c r="H20" s="65"/>
+      <c r="I20" s="65"/>
+      <c r="J20" s="65"/>
+      <c r="K20" s="65"/>
+      <c r="L20" s="65"/>
+      <c r="M20" s="65"/>
+      <c r="N20" s="65"/>
+      <c r="O20" s="65"/>
+      <c r="P20" s="65"/>
+      <c r="Q20" s="65"/>
+      <c r="R20" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="S20" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="T20" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="U20" s="65"/>
+      <c r="V20" s="65"/>
+      <c r="W20" s="65"/>
+      <c r="X20" s="65"/>
+      <c r="Y20" s="65"/>
+      <c r="Z20" s="65"/>
+      <c r="AA20" s="65"/>
+      <c r="AB20" s="65"/>
+      <c r="AC20" s="65"/>
+      <c r="AD20" s="65"/>
+      <c r="AE20" s="65"/>
+      <c r="AF20" s="65"/>
+      <c r="AG20" s="65"/>
+      <c r="AH20" s="65"/>
+      <c r="AI20" s="65"/>
+      <c r="AJ20" s="65"/>
+      <c r="AK20" s="65"/>
+      <c r="AL20" s="65"/>
+      <c r="AM20" s="65"/>
+      <c r="AN20" s="65"/>
+      <c r="AO20" s="65"/>
+      <c r="AP20" s="65"/>
+      <c r="AQ20" s="65"/>
+      <c r="AR20" s="65"/>
+    </row>
+    <row r="21" spans="1:44" ht="42" x14ac:dyDescent="0.5">
+      <c r="A21" s="63" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" s="63" t="s">
         <v>56</v>
       </c>
-      <c r="P2" s="46" t="s">
-[...44 lines deleted...]
-      <c r="AE2" s="46" t="s">
+      <c r="C21" s="63" t="s">
         <v>72</v>
       </c>
-      <c r="AF2" s="46" t="s">
-[...1071 lines deleted...]
-      <c r="AG22" s="34"/>
+      <c r="D21" s="63" t="s">
+        <v>56</v>
+      </c>
+      <c r="E21" s="63"/>
+      <c r="F21" s="69"/>
+      <c r="G21" s="65"/>
+      <c r="H21" s="65"/>
+      <c r="I21" s="65"/>
+      <c r="J21" s="65"/>
+      <c r="K21" s="65"/>
+      <c r="L21" s="65"/>
+      <c r="M21" s="65"/>
+      <c r="N21" s="65"/>
+      <c r="O21" s="65"/>
+      <c r="P21" s="65"/>
+      <c r="Q21" s="65"/>
+      <c r="R21" s="65"/>
+      <c r="S21" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="T21" s="65"/>
+      <c r="U21" s="65"/>
+      <c r="V21" s="65"/>
+      <c r="W21" s="65"/>
+      <c r="X21" s="65"/>
+      <c r="Y21" s="65"/>
+      <c r="Z21" s="65"/>
+      <c r="AA21" s="65"/>
+      <c r="AB21" s="65"/>
+      <c r="AC21" s="65"/>
+      <c r="AD21" s="65"/>
+      <c r="AE21" s="65"/>
+      <c r="AF21" s="65"/>
+      <c r="AG21" s="65"/>
+      <c r="AH21" s="65"/>
+      <c r="AI21" s="65"/>
+      <c r="AJ21" s="65"/>
+      <c r="AK21" s="65"/>
+      <c r="AL21" s="65"/>
+      <c r="AM21" s="65"/>
+      <c r="AN21" s="65"/>
+      <c r="AO21" s="65"/>
+      <c r="AP21" s="65"/>
+      <c r="AQ21" s="65"/>
+      <c r="AR21" s="65"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="4">
+  <mergeCells count="6">
+    <mergeCell ref="AP1:AR1"/>
+    <mergeCell ref="AH1:AL1"/>
     <mergeCell ref="I1:Q1"/>
     <mergeCell ref="R1:T1"/>
     <mergeCell ref="U1:V1"/>
     <mergeCell ref="W1:AG1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="34" fitToWidth="0" orientation="landscape" r:id="rId1"/>
-  <rowBreaks count="1" manualBreakCount="1">
-[...1 lines deleted...]
-  </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F49175F-CA0C-4F9F-BA81-42FC3F6B332B}">
   <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="1" topLeftCell="E2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23.453125" defaultRowHeight="21" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="24.26953125" style="4" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="23.453125" style="4"/>
+    <col min="1" max="1" width="24.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="23.453125" style="1"/>
+    <col min="4" max="4" width="18.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="23.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="23.453125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="15" customFormat="1" ht="84.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-[...15 lines deleted...]
-      <c r="F1" s="3" t="s">
+    <row r="1" spans="1:24" s="12" customFormat="1" ht="84.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="G1" s="3" t="s">
-[...42 lines deleted...]
-      <c r="X2" s="17"/>
+      <c r="B1" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1" s="59" t="s">
+        <v>131</v>
+      </c>
+      <c r="E1" s="59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" s="59" t="s">
+        <v>132</v>
+      </c>
+      <c r="H1" s="59" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" s="2" customFormat="1" ht="64" thickTop="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A2" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="E2" s="13"/>
+      <c r="F2" s="43" t="s">
+        <v>136</v>
+      </c>
+      <c r="G2" s="43" t="s">
+        <v>137</v>
+      </c>
+      <c r="H2" s="13"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+      <c r="R2" s="14"/>
+      <c r="S2" s="14"/>
+      <c r="T2" s="14"/>
+      <c r="U2" s="14"/>
+      <c r="V2" s="14"/>
+      <c r="W2" s="14"/>
+      <c r="X2" s="14"/>
     </row>
     <row r="3" spans="1:24" ht="63.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A3" s="11" t="s">
-[...8 lines deleted...]
-      <c r="D3" s="14" t="s">
+      <c r="A3" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="13" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="42.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A4" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="B4" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="C4" s="10"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="13"/>
+    </row>
+    <row r="5" spans="1:24" ht="105.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="E3" s="10"/>
-[...42 lines deleted...]
-      <c r="H5" s="16"/>
+      <c r="D5" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="F5" s="43" t="s">
+        <v>136</v>
+      </c>
+      <c r="G5" s="44" t="s">
+        <v>137</v>
+      </c>
+      <c r="H5" s="13"/>
     </row>
     <row r="6" spans="1:24" ht="63.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A6" s="11" t="s">
-[...16 lines deleted...]
-      <c r="H6" s="16"/>
+      <c r="A6" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="13"/>
     </row>
     <row r="7" spans="1:24" ht="42.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A7" s="11" t="s">
-[...16 lines deleted...]
-      <c r="H7" s="16"/>
+      <c r="A7" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="13"/>
     </row>
     <row r="8" spans="1:24" ht="42.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A8" s="11" t="s">
-[...16 lines deleted...]
-      <c r="H8" s="16"/>
+      <c r="A8" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="13"/>
     </row>
     <row r="9" spans="1:24" ht="42.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A9" s="11" t="s">
-[...23 lines deleted...]
-      <c r="P9" s="15"/>
+      <c r="A9" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="F9" s="7"/>
+      <c r="G9" s="44" t="s">
+        <v>137</v>
+      </c>
+      <c r="H9" s="43" t="s">
+        <v>137</v>
+      </c>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="12"/>
     </row>
     <row r="10" spans="1:24" ht="21.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A10" s="11" t="s">
-[...19 lines deleted...]
-        <v>90</v>
+      <c r="A10" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="F10" s="7"/>
+      <c r="G10" s="44" t="s">
+        <v>137</v>
+      </c>
+      <c r="H10" s="43" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="11" spans="1:24" ht="63.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A11" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H11" s="16"/>
+      <c r="A11" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="13"/>
     </row>
     <row r="12" spans="1:24" ht="42.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A12" s="11" t="s">
-[...16 lines deleted...]
-      <c r="H12" s="16"/>
+      <c r="A12" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="106" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" s="107" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="44" t="s">
+        <v>137</v>
+      </c>
+      <c r="H12" s="13"/>
     </row>
     <row r="13" spans="1:24" ht="21.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A13" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H13" s="16"/>
+      <c r="A13" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="52" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F86774B5-27F8-44C8-90E2-B1C3C3A7EFD2}">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="1" topLeftCell="E2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="18.5" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="23.1796875" style="19" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="8.7265625" style="19"/>
+    <col min="1" max="1" width="23.1796875" style="16" customWidth="1"/>
+    <col min="2" max="2" width="11.453125" style="16" customWidth="1"/>
+    <col min="3" max="3" width="22.453125" style="16" customWidth="1"/>
+    <col min="4" max="4" width="15.54296875" style="16" customWidth="1"/>
+    <col min="5" max="8" width="16.81640625" style="16" customWidth="1"/>
+    <col min="9" max="16384" width="8.7265625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="45" customFormat="1" ht="91" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...22 lines deleted...]
-        <v>93</v>
+    <row r="1" spans="1:8" s="30" customFormat="1" ht="91" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A1" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1" s="18" t="s">
+        <v>131</v>
+      </c>
+      <c r="E1" s="18" t="s">
+        <v>142</v>
+      </c>
+      <c r="F1" s="18" t="s">
+        <v>143</v>
+      </c>
+      <c r="G1" s="18" t="s">
+        <v>144</v>
+      </c>
+      <c r="H1" s="18" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="56.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A2" s="30" t="s">
-[...16 lines deleted...]
-      <c r="H2" s="54"/>
+      <c r="A2" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="B2" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="C2" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="D2" s="27" t="s">
+        <v>149</v>
+      </c>
+      <c r="E2" s="45" t="s">
+        <v>150</v>
+      </c>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
     </row>
     <row r="3" spans="1:8" ht="56" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A3" s="23" t="s">
-[...8 lines deleted...]
-      <c r="D3" s="26" t="s">
+      <c r="A3" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+    </row>
+    <row r="4" spans="1:8" ht="74.5" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+    </row>
+    <row r="5" spans="1:8" ht="40" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A5" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+    </row>
+    <row r="6" spans="1:8" ht="74.5" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A6" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="E3" s="54"/>
-[...58 lines deleted...]
-      <c r="H6" s="54"/>
+      <c r="D6" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="45" t="s">
+        <v>150</v>
+      </c>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
     </row>
     <row r="7" spans="1:8" ht="37.5" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A7" s="23" t="s">
-[...15 lines deleted...]
-        <v>88</v>
+      <c r="A7" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="D7" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" s="33"/>
+      <c r="F7" s="33"/>
+      <c r="G7" s="33"/>
+      <c r="H7" s="33" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="56" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A8" s="23" t="s">
-[...16 lines deleted...]
-      <c r="H8" s="54"/>
+      <c r="A8" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="D8" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="E8" s="33"/>
+      <c r="F8" s="33"/>
+      <c r="G8" s="33" t="s">
+        <v>141</v>
+      </c>
+      <c r="H8" s="33"/>
     </row>
     <row r="9" spans="1:8" ht="37.5" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A9" s="23" t="s">
-[...18 lines deleted...]
-      <c r="H9" s="54"/>
+      <c r="A9" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D9" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" s="33"/>
+      <c r="F9" s="33" t="s">
+        <v>141</v>
+      </c>
+      <c r="G9" s="33" t="s">
+        <v>141</v>
+      </c>
+      <c r="H9" s="33"/>
     </row>
     <row r="10" spans="1:8" ht="93" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A10" s="23" t="s">
-[...16 lines deleted...]
-      <c r="H10" s="54"/>
+      <c r="A10" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="D10" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33" t="s">
+        <v>141</v>
+      </c>
+      <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="37.5" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A11" s="23" t="s">
-[...16 lines deleted...]
-      <c r="H11" s="54"/>
+      <c r="A11" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="E11" s="33"/>
+      <c r="F11" s="33"/>
+      <c r="G11" s="33" t="s">
+        <v>141</v>
+      </c>
+      <c r="H11" s="33"/>
     </row>
     <row r="12" spans="1:8" ht="37.5" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A12" s="23" t="s">
-[...16 lines deleted...]
-      <c r="H12" s="54"/>
+      <c r="A12" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" s="33"/>
+      <c r="F12" s="33" t="s">
+        <v>141</v>
+      </c>
+      <c r="G12" s="33"/>
+      <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="19" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A13" s="23" t="s">
-[...14 lines deleted...]
-      <c r="H13" s="54"/>
+      <c r="A13" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" s="33"/>
+      <c r="F13" s="33"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="33"/>
     </row>
     <row r="14" spans="1:8" ht="37.5" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A14" s="23" t="s">
-[...14 lines deleted...]
-      <c r="H14" s="54"/>
+      <c r="A14" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="37.5" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A15" s="23" t="s">
-[...14 lines deleted...]
-      <c r="H15" s="54"/>
+      <c r="A15" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="109" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" s="108" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="33"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="33"/>
+      <c r="H15" s="33"/>
     </row>
     <row r="16" spans="1:8" ht="19" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A16" s="23" t="s">
-[...14 lines deleted...]
-      <c r="H16" s="54"/>
+      <c r="A16" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="40" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A17" s="23" t="s">
-[...14 lines deleted...]
-      <c r="H17" s="54"/>
+      <c r="A17" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" s="33"/>
+      <c r="F17" s="33"/>
+      <c r="G17" s="33"/>
+      <c r="H17" s="33"/>
     </row>
     <row r="18" spans="1:8" ht="37" x14ac:dyDescent="0.45">
-      <c r="A18" s="55" t="s">
-[...14 lines deleted...]
-      <c r="H18" s="54"/>
+      <c r="A18" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" s="36" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" s="33"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="33"/>
+      <c r="H18" s="33"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="66" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A835AB17-A284-4722-8FC8-8BAF8A1FB818}">
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:X9"/>
   <sheetViews>
     <sheetView zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
       <pane xSplit="6" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="18.5" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="13.1796875" defaultRowHeight="21" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="43.453125" style="19" bestFit="1" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="24" max="16384" width="8.7265625" style="19"/>
+    <col min="1" max="1" width="27.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.1796875" style="1"/>
+    <col min="5" max="5" width="18.54296875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.453125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="18.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="20.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="39.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="29.453125" style="12" customWidth="1"/>
+    <col min="13" max="13" width="18.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="15.453125" style="1" customWidth="1"/>
+    <col min="15" max="15" width="14.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="15.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="20.7265625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="14.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="24.26953125" style="1" customWidth="1"/>
+    <col min="20" max="20" width="22.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="18.54296875" style="1" customWidth="1"/>
+    <col min="22" max="22" width="25.7265625" style="1" customWidth="1"/>
+    <col min="23" max="24" width="24.81640625" style="1" customWidth="1"/>
+    <col min="25" max="16384" width="13.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="82" customFormat="1" ht="102.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...71 lines deleted...]
-      <c r="A2" s="50" t="s">
+    <row r="1" spans="1:24" s="72" customFormat="1" ht="147.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="71" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="71" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="50" t="s">
+      <c r="D1" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="50" t="s">
+      <c r="E1" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="50" t="s">
+      <c r="F1" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="E2" s="50" t="s">
-[...84 lines deleted...]
-      <c r="D4" s="27" t="s">
+      <c r="G1" s="71" t="s">
+        <v>151</v>
+      </c>
+      <c r="H1" s="71" t="s">
+        <v>152</v>
+      </c>
+      <c r="I1" s="71" t="s">
+        <v>153</v>
+      </c>
+      <c r="J1" s="71" t="s">
+        <v>154</v>
+      </c>
+      <c r="K1" s="71" t="s">
+        <v>155</v>
+      </c>
+      <c r="L1" s="71" t="s">
+        <v>156</v>
+      </c>
+      <c r="M1" s="71" t="s">
+        <v>157</v>
+      </c>
+      <c r="N1" s="71" t="s">
+        <v>158</v>
+      </c>
+      <c r="O1" s="71" t="s">
+        <v>159</v>
+      </c>
+      <c r="P1" s="71" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q1" s="71" t="s">
+        <v>161</v>
+      </c>
+      <c r="R1" s="71" t="s">
+        <v>162</v>
+      </c>
+      <c r="S1" s="71" t="s">
+        <v>163</v>
+      </c>
+      <c r="T1" s="71" t="s">
+        <v>164</v>
+      </c>
+      <c r="U1" s="71" t="s">
+        <v>165</v>
+      </c>
+      <c r="V1" s="71" t="s">
+        <v>166</v>
+      </c>
+      <c r="W1" s="71" t="s">
+        <v>167</v>
+      </c>
+      <c r="X1" s="71" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" s="2" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A2" s="73" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="73" t="s">
+        <v>19</v>
+      </c>
+      <c r="C2" s="73" t="s">
+        <v>20</v>
+      </c>
+      <c r="D2" s="73" t="s">
+        <v>21</v>
+      </c>
+      <c r="E2" s="73" t="s">
+        <v>22</v>
+      </c>
+      <c r="F2" s="73" t="s">
+        <v>23</v>
+      </c>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="75" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2" s="75" t="s">
+        <v>24</v>
+      </c>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="O2" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
+      <c r="R2" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="S2" s="76"/>
+      <c r="T2" s="76"/>
+      <c r="U2" s="76"/>
+      <c r="V2" s="76"/>
+      <c r="W2" s="76"/>
+      <c r="X2" s="76"/>
+    </row>
+    <row r="3" spans="1:24" ht="63" x14ac:dyDescent="0.5">
+      <c r="A3" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="27" t="s">
-[...26 lines deleted...]
-      <c r="A5" s="27" t="s">
+      <c r="B3" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="27" t="s">
+      <c r="C3" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="27" t="s">
-[...58 lines deleted...]
-      <c r="A6" s="27" t="s">
+      <c r="D3" s="63" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="F3" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="27" t="s">
-[...121 lines deleted...]
-      <c r="C9" s="27" t="s">
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="O3" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="P3" s="65"/>
+      <c r="Q3" s="65"/>
+      <c r="R3" s="65"/>
+      <c r="S3" s="65"/>
+      <c r="T3" s="65"/>
+      <c r="U3" s="65"/>
+      <c r="V3" s="65"/>
+      <c r="W3" s="65"/>
+      <c r="X3" s="65"/>
+    </row>
+    <row r="4" spans="1:24" ht="63" x14ac:dyDescent="0.5">
+      <c r="A4" s="63" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="D9" s="27" t="s">
-[...26 lines deleted...]
-      <c r="W9" s="87"/>
+      <c r="C4" s="63" t="s">
+        <v>44</v>
+      </c>
+      <c r="D4" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="E4" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65"/>
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+    </row>
+    <row r="5" spans="1:24" ht="84" x14ac:dyDescent="0.5">
+      <c r="A5" s="63" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="J5" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="K5" s="65"/>
+      <c r="L5" s="65"/>
+      <c r="M5" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="N5" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="O5" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="P5" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q5" s="65"/>
+      <c r="R5" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="S5" s="65"/>
+      <c r="T5" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="U5" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="V5" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="W5" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="X5" s="65" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" ht="63" x14ac:dyDescent="0.5">
+      <c r="A6" s="63" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="63" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="K6" s="65"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="65"/>
+      <c r="P6" s="65"/>
+      <c r="Q6" s="65"/>
+      <c r="R6" s="65"/>
+      <c r="S6" s="65"/>
+      <c r="T6" s="65"/>
+      <c r="U6" s="65"/>
+      <c r="V6" s="65"/>
+      <c r="W6" s="65"/>
+      <c r="X6" s="65"/>
+    </row>
+    <row r="7" spans="1:24" ht="42" x14ac:dyDescent="0.5">
+      <c r="A7" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="D7" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="65"/>
+      <c r="H7" s="65"/>
+      <c r="I7" s="65"/>
+      <c r="J7" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="K7" s="65"/>
+      <c r="L7" s="65"/>
+      <c r="M7" s="65"/>
+      <c r="N7" s="65"/>
+      <c r="O7" s="65"/>
+      <c r="P7" s="65"/>
+      <c r="Q7" s="65"/>
+      <c r="R7" s="65"/>
+      <c r="S7" s="65"/>
+      <c r="T7" s="65"/>
+      <c r="U7" s="65"/>
+      <c r="V7" s="65"/>
+      <c r="W7" s="65"/>
+      <c r="X7" s="65"/>
+    </row>
+    <row r="8" spans="1:24" ht="42" x14ac:dyDescent="0.5">
+      <c r="A8" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="E8" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="65"/>
+      <c r="H8" s="65"/>
+      <c r="I8" s="65"/>
+      <c r="J8" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="K8" s="65"/>
+      <c r="L8" s="65"/>
+      <c r="M8" s="65"/>
+      <c r="N8" s="65"/>
+      <c r="O8" s="65"/>
+      <c r="P8" s="65"/>
+      <c r="Q8" s="65"/>
+      <c r="R8" s="65"/>
+      <c r="S8" s="65"/>
+      <c r="T8" s="65"/>
+      <c r="U8" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="V8" s="65"/>
+      <c r="W8" s="65"/>
+      <c r="X8" s="65"/>
+    </row>
+    <row r="9" spans="1:24" ht="63" x14ac:dyDescent="0.5">
+      <c r="A9" s="63" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="63" t="s">
+        <v>66</v>
+      </c>
+      <c r="D9" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="65"/>
+      <c r="H9" s="65"/>
+      <c r="I9" s="65"/>
+      <c r="J9" s="65"/>
+      <c r="K9" s="65"/>
+      <c r="L9" s="65"/>
+      <c r="M9" s="65"/>
+      <c r="N9" s="65"/>
+      <c r="O9" s="65"/>
+      <c r="P9" s="65"/>
+      <c r="Q9" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="R9" s="65"/>
+      <c r="S9" s="65"/>
+      <c r="T9" s="65"/>
+      <c r="U9" s="65"/>
+      <c r="V9" s="65"/>
+      <c r="W9" s="65"/>
+      <c r="X9" s="65"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="42" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC4370F6-0AF5-4744-8884-A713F3717141}">
   <dimension ref="A1:G46"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="C2" sqref="C2"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="18.5" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="17" style="19" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="8.7265625" style="19"/>
+    <col min="1" max="1" width="17" style="16" customWidth="1"/>
+    <col min="2" max="2" width="36.1796875" style="16" customWidth="1"/>
+    <col min="3" max="6" width="70.7265625" style="15" customWidth="1"/>
+    <col min="7" max="7" width="46.453125" style="16" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.7265625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="38" t="s">
+        <v>169</v>
+      </c>
+      <c r="B1" s="38" t="s">
+        <v>170</v>
+      </c>
+      <c r="C1" s="29" t="s">
+        <v>171</v>
+      </c>
+      <c r="D1" s="29" t="s">
+        <v>172</v>
+      </c>
+      <c r="E1" s="29" t="s">
+        <v>173</v>
+      </c>
+      <c r="F1" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="G1" s="46" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="56" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="51"/>
+      <c r="C2" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="E2" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="F2" s="41" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="A3" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="51"/>
+      <c r="C3" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="F3" s="51" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="A4" s="95" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>182</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="F4" s="41" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="A5" s="95"/>
+      <c r="B5" s="51" t="s">
+        <v>82</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="F5" s="41" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="37" x14ac:dyDescent="0.45">
+      <c r="A6" s="95"/>
+      <c r="B6" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="F6" s="41" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="A7" s="95"/>
+      <c r="B7" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="F7" s="41" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="A8" s="95"/>
+      <c r="B8" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="F8" s="51" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="A9" s="95"/>
+      <c r="B9" s="51" t="s">
+        <v>86</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="F9" s="41" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="A10" s="95"/>
+      <c r="B10" s="51" t="s">
+        <v>87</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="F10" s="51" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="A11" s="95"/>
+      <c r="B11" s="51" t="s">
+        <v>88</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="E11" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="F11" s="41" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="95"/>
+      <c r="B12" s="51" t="s">
+        <v>89</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="F12" s="41" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="A13" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="51" t="s">
+        <v>90</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="F13" s="41" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="92.5" x14ac:dyDescent="0.45">
+      <c r="A14" s="95"/>
+      <c r="B14" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="F14" s="41" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="A15" s="95"/>
+      <c r="B15" s="51" t="s">
+        <v>92</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="F15" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="A16" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="51" t="s">
+        <v>93</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="D16" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="E16" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="F16" s="41" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="A17" s="95"/>
+      <c r="B17" s="51" t="s">
+        <v>94</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="E17" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="F17" s="41" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A18" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="51" t="s">
         <v>95</v>
       </c>
-      <c r="B1" s="59" t="s">
+      <c r="C18" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F18" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G18" s="15"/>
+    </row>
+    <row r="19" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A19" s="95"/>
+      <c r="B19" s="51" t="s">
         <v>96</v>
       </c>
-      <c r="C1" s="44" t="s">
+      <c r="C19" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F19" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G19" s="15"/>
+    </row>
+    <row r="20" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A20" s="95"/>
+      <c r="B20" s="51" t="s">
         <v>97</v>
       </c>
-      <c r="D1" s="44" t="s">
+      <c r="C20" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F20" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G20" s="15"/>
+    </row>
+    <row r="21" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A21" s="95"/>
+      <c r="B21" s="51" t="s">
+        <v>98</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F21" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G21" s="15"/>
+    </row>
+    <row r="22" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A22" s="95"/>
+      <c r="B22" s="51" t="s">
+        <v>99</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F22" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G22" s="15"/>
+    </row>
+    <row r="23" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A23" s="95"/>
+      <c r="B23" s="51" t="s">
+        <v>100</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F23" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G23" s="15"/>
+    </row>
+    <row r="24" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A24" s="95"/>
+      <c r="B24" s="51" t="s">
+        <v>101</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F24" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G24" s="15"/>
+    </row>
+    <row r="25" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A25" s="95"/>
+      <c r="B25" s="51" t="s">
+        <v>102</v>
+      </c>
+      <c r="C25" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F25" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G25" s="15"/>
+    </row>
+    <row r="26" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A26" s="95"/>
+      <c r="B26" s="51" t="s">
+        <v>103</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F26" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G26" s="15"/>
+    </row>
+    <row r="27" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A27" s="95"/>
+      <c r="B27" s="51" t="s">
+        <v>104</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F27" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G27" s="15"/>
+    </row>
+    <row r="28" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A28" s="95"/>
+      <c r="B28" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F28" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G28" s="15"/>
+    </row>
+    <row r="29" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A29" s="95"/>
+      <c r="B29" s="51" t="s">
+        <v>205</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F29" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G29" s="15"/>
+    </row>
+    <row r="30" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A30" s="95"/>
+      <c r="B30" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F30" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G30" s="15"/>
+    </row>
+    <row r="31" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A31" s="95"/>
+      <c r="B31" s="51" t="s">
+        <v>207</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F31" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G31" s="15"/>
+    </row>
+    <row r="32" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A32" s="95"/>
+      <c r="B32" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F32" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G32" s="15"/>
+    </row>
+    <row r="33" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A33" s="95"/>
+      <c r="B33" s="51" t="s">
+        <v>209</v>
+      </c>
+      <c r="C33" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F33" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G33" s="15"/>
+    </row>
+    <row r="34" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A34" s="95"/>
+      <c r="B34" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F34" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G34" s="15"/>
+    </row>
+    <row r="35" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A35" s="95"/>
+      <c r="B35" s="51" t="s">
+        <v>211</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F35" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G35" s="15"/>
+    </row>
+    <row r="36" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A36" s="95"/>
+      <c r="B36" s="51" t="s">
+        <v>212</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F36" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G36" s="15"/>
+    </row>
+    <row r="37" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A37" s="95"/>
+      <c r="B37" s="51" t="s">
+        <v>213</v>
+      </c>
+      <c r="C37" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F37" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G37" s="15"/>
+    </row>
+    <row r="38" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A38" s="95"/>
+      <c r="B38" s="51" t="s">
+        <v>214</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F38" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G38" s="15"/>
+    </row>
+    <row r="39" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A39" s="95"/>
+      <c r="B39" s="51" t="s">
+        <v>215</v>
+      </c>
+      <c r="C39" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="F39" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G39" s="15"/>
+    </row>
+    <row r="40" spans="1:7" ht="92.5" x14ac:dyDescent="0.45">
+      <c r="A40" s="77" t="s">
+        <v>216</v>
+      </c>
+      <c r="B40" s="16" t="s">
         <v>106</v>
       </c>
-      <c r="E1" s="44" t="s">
-[...227 lines deleted...]
-      <c r="E17" s="18" t="s">
+      <c r="C40" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="F40" s="15" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="37" x14ac:dyDescent="0.45">
+      <c r="A41" s="77"/>
+      <c r="B41" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="G41" s="15" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A42" s="77"/>
+      <c r="B42" s="16" t="s">
         <v>109</v>
       </c>
-      <c r="F17" s="63" t="s">
-[...339 lines deleted...]
-      <c r="B40" s="19" t="s">
+    </row>
+    <row r="43" spans="1:7" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="A43" s="77"/>
+      <c r="B43" s="15" t="s">
         <v>222</v>
       </c>
-      <c r="C40" s="18" t="s">
+      <c r="C43" s="15" t="s">
         <v>223</v>
       </c>
-      <c r="D40" s="18" t="s">
-[...27 lines deleted...]
-        <v>230</v>
+    </row>
+    <row r="44" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A44" s="77"/>
+      <c r="B44" s="16" t="s">
+        <v>286</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="E44" s="15" t="s">
+        <v>291</v>
+      </c>
+      <c r="F44" s="15" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="55.5" x14ac:dyDescent="0.45">
+      <c r="A45" s="77"/>
+      <c r="B45" s="16" t="s">
+        <v>286</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="F45" s="15" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="55.5" x14ac:dyDescent="0.45">
-      <c r="B46" s="19" t="s">
-[...3 lines deleted...]
-        <v>225</v>
+      <c r="A46" s="77"/>
+      <c r="B46" s="16" t="s">
+        <v>286</v>
+      </c>
+      <c r="C46" s="15" t="s">
+        <v>288</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="4">
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="A18:A39"/>
     <mergeCell ref="A4:A12"/>
     <mergeCell ref="A13:A15"/>
-    <mergeCell ref="A40:A43"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="51" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="22" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="3" max="38" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8F05E03-7BC4-4375-8BDD-EEC0CC029276}">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="18.5" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="17" style="18" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.7265625" style="19"/>
+    <col min="1" max="1" width="17" style="15" customWidth="1"/>
+    <col min="2" max="2" width="36.1796875" style="15" customWidth="1"/>
+    <col min="3" max="3" width="60.7265625" style="15" customWidth="1"/>
+    <col min="4" max="4" width="57.1796875" style="15" customWidth="1"/>
+    <col min="5" max="5" width="60.54296875" style="16" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.7265625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="37" x14ac:dyDescent="0.45">
-      <c r="A1" s="69" t="s">
-[...12 lines deleted...]
-        <v>211</v>
+      <c r="A1" s="47" t="s">
+        <v>169</v>
+      </c>
+      <c r="B1" s="47" t="s">
+        <v>170</v>
+      </c>
+      <c r="C1" s="47" t="s">
+        <v>174</v>
+      </c>
+      <c r="D1" s="48" t="s">
+        <v>224</v>
+      </c>
+      <c r="E1" s="48" t="s">
+        <v>225</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="37" x14ac:dyDescent="0.45">
-      <c r="A2" s="81" t="s">
-[...9 lines deleted...]
-      <c r="E2" s="35"/>
+      <c r="A2" s="96" t="s">
+        <v>226</v>
+      </c>
+      <c r="B2" s="52" t="s">
+        <v>227</v>
+      </c>
+      <c r="C2" s="31" t="s">
+        <v>228</v>
+      </c>
+      <c r="D2" s="31"/>
+      <c r="E2" s="28"/>
     </row>
     <row r="3" spans="1:5" ht="74" x14ac:dyDescent="0.45">
-      <c r="A3" s="81"/>
-[...7 lines deleted...]
-      <c r="E3" s="35"/>
+      <c r="A3" s="96"/>
+      <c r="B3" s="52" t="s">
+        <v>229</v>
+      </c>
+      <c r="C3" s="31" t="s">
+        <v>230</v>
+      </c>
+      <c r="D3" s="31"/>
+      <c r="E3" s="28"/>
     </row>
     <row r="4" spans="1:5" ht="74" x14ac:dyDescent="0.45">
-      <c r="A4" s="81"/>
-[...7 lines deleted...]
-      <c r="E4" s="35"/>
+      <c r="A4" s="96"/>
+      <c r="B4" s="52" t="s">
+        <v>79</v>
+      </c>
+      <c r="C4" s="31" t="s">
+        <v>231</v>
+      </c>
+      <c r="D4" s="31"/>
+      <c r="E4" s="28"/>
     </row>
     <row r="5" spans="1:5" ht="37" x14ac:dyDescent="0.45">
-      <c r="A5" s="81" t="s">
-[...9 lines deleted...]
-      <c r="E5" s="35"/>
+      <c r="A5" s="96" t="s">
+        <v>232</v>
+      </c>
+      <c r="B5" s="52" t="s">
+        <v>233</v>
+      </c>
+      <c r="C5" s="31" t="s">
+        <v>228</v>
+      </c>
+      <c r="D5" s="31"/>
+      <c r="E5" s="28"/>
     </row>
     <row r="6" spans="1:5" ht="74" x14ac:dyDescent="0.45">
-      <c r="A6" s="81"/>
-[...7 lines deleted...]
-      <c r="E6" s="35"/>
+      <c r="A6" s="96"/>
+      <c r="B6" s="52" t="s">
+        <v>93</v>
+      </c>
+      <c r="C6" s="31" t="s">
+        <v>234</v>
+      </c>
+      <c r="D6" s="31"/>
+      <c r="E6" s="28"/>
     </row>
     <row r="7" spans="1:5" ht="74" x14ac:dyDescent="0.45">
-      <c r="A7" s="81"/>
-      <c r="B7" s="71" t="s">
+      <c r="A7" s="96"/>
+      <c r="B7" s="52" t="s">
+        <v>235</v>
+      </c>
+      <c r="C7" s="31" t="s">
+        <v>236</v>
+      </c>
+      <c r="D7" s="31"/>
+      <c r="E7" s="28"/>
+    </row>
+    <row r="8" spans="1:5" ht="74" x14ac:dyDescent="0.45">
+      <c r="A8" s="96" t="s">
+        <v>237</v>
+      </c>
+      <c r="B8" s="52" t="s">
+        <v>238</v>
+      </c>
+      <c r="C8" s="31" t="s">
+        <v>239</v>
+      </c>
+      <c r="D8" s="31"/>
+      <c r="E8" s="28"/>
+    </row>
+    <row r="9" spans="1:5" ht="37" x14ac:dyDescent="0.45">
+      <c r="A9" s="96"/>
+      <c r="B9" s="52" t="s">
         <v>240</v>
       </c>
-      <c r="C7" s="47" t="s">
-[...12 lines deleted...]
-      <c r="C8" s="47" t="s">
+      <c r="C9" s="31" t="s">
         <v>241</v>
       </c>
-      <c r="D8" s="47"/>
-[...11 lines deleted...]
-      <c r="E9" s="35"/>
+      <c r="D9" s="31"/>
+      <c r="E9" s="28"/>
     </row>
     <row r="10" spans="1:5" ht="37" x14ac:dyDescent="0.45">
-      <c r="A10" s="81" t="s">
-[...12 lines deleted...]
-        <v>209</v>
+      <c r="A10" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="B10" s="52" t="s">
+        <v>242</v>
+      </c>
+      <c r="C10" s="31" t="s">
+        <v>228</v>
+      </c>
+      <c r="D10" s="49" t="s">
+        <v>243</v>
+      </c>
+      <c r="E10" s="50" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="74" x14ac:dyDescent="0.45">
-      <c r="A11" s="81"/>
-[...7 lines deleted...]
-      <c r="E11" s="73"/>
+      <c r="A11" s="96"/>
+      <c r="B11" s="52" t="s">
+        <v>245</v>
+      </c>
+      <c r="C11" s="31" t="s">
+        <v>246</v>
+      </c>
+      <c r="D11" s="49"/>
+      <c r="E11" s="50"/>
     </row>
     <row r="12" spans="1:5" ht="37" x14ac:dyDescent="0.45">
-      <c r="A12" s="81"/>
-[...10 lines deleted...]
-        <v>206</v>
+      <c r="A12" s="96"/>
+      <c r="B12" s="52" t="s">
+        <v>247</v>
+      </c>
+      <c r="C12" s="31" t="s">
+        <v>248</v>
+      </c>
+      <c r="D12" s="49" t="s">
+        <v>249</v>
+      </c>
+      <c r="E12" s="50" t="s">
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="37" x14ac:dyDescent="0.45">
-      <c r="A13" s="81" t="s">
-[...9 lines deleted...]
-      <c r="E13" s="35"/>
+      <c r="A13" s="96" t="s">
+        <v>251</v>
+      </c>
+      <c r="B13" s="31" t="s">
+        <v>252</v>
+      </c>
+      <c r="C13" s="31" t="s">
+        <v>248</v>
+      </c>
+      <c r="D13" s="31"/>
+      <c r="E13" s="28"/>
     </row>
     <row r="14" spans="1:5" ht="37" x14ac:dyDescent="0.45">
-      <c r="A14" s="81"/>
-[...7 lines deleted...]
-      <c r="E14" s="35"/>
+      <c r="A14" s="96"/>
+      <c r="B14" s="31" t="s">
+        <v>253</v>
+      </c>
+      <c r="C14" s="31" t="s">
+        <v>248</v>
+      </c>
+      <c r="D14" s="31"/>
+      <c r="E14" s="28"/>
     </row>
     <row r="15" spans="1:5" ht="37" x14ac:dyDescent="0.45">
-      <c r="A15" s="81"/>
-[...7 lines deleted...]
-      <c r="E15" s="35"/>
+      <c r="A15" s="96"/>
+      <c r="B15" s="31" t="s">
+        <v>254</v>
+      </c>
+      <c r="C15" s="31" t="s">
+        <v>248</v>
+      </c>
+      <c r="D15" s="31"/>
+      <c r="E15" s="28"/>
     </row>
     <row r="16" spans="1:5" ht="37" x14ac:dyDescent="0.45">
-      <c r="A16" s="81"/>
-[...7 lines deleted...]
-      <c r="E16" s="35"/>
+      <c r="A16" s="96"/>
+      <c r="B16" s="31" t="s">
+        <v>255</v>
+      </c>
+      <c r="C16" s="31" t="s">
+        <v>248</v>
+      </c>
+      <c r="D16" s="31"/>
+      <c r="E16" s="28"/>
     </row>
     <row r="17" spans="1:5" ht="37" x14ac:dyDescent="0.45">
-      <c r="A17" s="81"/>
-[...7 lines deleted...]
-      <c r="E17" s="35"/>
+      <c r="A17" s="96"/>
+      <c r="B17" s="31" t="s">
+        <v>256</v>
+      </c>
+      <c r="C17" s="31" t="s">
+        <v>248</v>
+      </c>
+      <c r="D17" s="31"/>
+      <c r="E17" s="28"/>
     </row>
     <row r="18" spans="1:5" ht="37" x14ac:dyDescent="0.45">
-      <c r="A18" s="81"/>
-[...7 lines deleted...]
-      <c r="E18" s="35"/>
+      <c r="A18" s="96"/>
+      <c r="B18" s="31" t="s">
+        <v>257</v>
+      </c>
+      <c r="C18" s="31" t="s">
+        <v>248</v>
+      </c>
+      <c r="D18" s="31"/>
+      <c r="E18" s="28"/>
     </row>
     <row r="19" spans="1:5" ht="37" x14ac:dyDescent="0.45">
-      <c r="A19" s="81"/>
-[...7 lines deleted...]
-      <c r="E19" s="35"/>
+      <c r="A19" s="96"/>
+      <c r="B19" s="31" t="s">
+        <v>258</v>
+      </c>
+      <c r="C19" s="31" t="s">
+        <v>248</v>
+      </c>
+      <c r="D19" s="31"/>
+      <c r="E19" s="28"/>
     </row>
     <row r="20" spans="1:5" ht="37" x14ac:dyDescent="0.45">
-      <c r="A20" s="81"/>
-[...7 lines deleted...]
-      <c r="E20" s="35"/>
+      <c r="A20" s="96"/>
+      <c r="B20" s="31" t="s">
+        <v>259</v>
+      </c>
+      <c r="C20" s="31" t="s">
+        <v>248</v>
+      </c>
+      <c r="D20" s="31"/>
+      <c r="E20" s="28"/>
     </row>
     <row r="21" spans="1:5" ht="37" x14ac:dyDescent="0.45">
-      <c r="A21" s="81"/>
-[...7 lines deleted...]
-      <c r="E21" s="35"/>
+      <c r="A21" s="96"/>
+      <c r="B21" s="31" t="s">
+        <v>260</v>
+      </c>
+      <c r="C21" s="31" t="s">
+        <v>248</v>
+      </c>
+      <c r="D21" s="31"/>
+      <c r="E21" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="A13:A21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{005709DE-9193-4A20-89DF-F272E584724C}">
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="18.5" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="17" style="18" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.7265625" style="19"/>
+    <col min="1" max="1" width="17" style="15" customWidth="1"/>
+    <col min="2" max="2" width="36.1796875" style="16" customWidth="1"/>
+    <col min="3" max="3" width="60.7265625" style="15" customWidth="1"/>
+    <col min="4" max="4" width="74.26953125" style="16" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.7265625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="37.5" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="22" t="s">
-[...9 lines deleted...]
-        <v>197</v>
+      <c r="A1" s="18" t="s">
+        <v>169</v>
+      </c>
+      <c r="B1" s="38" t="s">
+        <v>170</v>
+      </c>
+      <c r="C1" s="18" t="s">
+        <v>261</v>
+      </c>
+      <c r="D1" s="46" t="s">
+        <v>175</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="74.5" thickTop="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="61" t="s">
-[...11 lines deleted...]
-      <c r="G2" s="63"/>
+      <c r="A2" s="39" t="s">
+        <v>226</v>
+      </c>
+      <c r="B2" s="51" t="s">
+        <v>262</v>
+      </c>
+      <c r="C2" s="15" t="s">
+        <v>263</v>
+      </c>
+      <c r="D2" s="16" t="s">
+        <v>264</v>
+      </c>
+      <c r="G2" s="41"/>
     </row>
     <row r="3" spans="1:7" ht="37" x14ac:dyDescent="0.45">
-      <c r="A3" s="79" t="s">
+      <c r="A3" s="95" t="s">
+        <v>145</v>
+      </c>
+      <c r="B3" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C3" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="D3" s="16" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="37" x14ac:dyDescent="0.45">
+      <c r="A4" s="95"/>
+      <c r="B4" s="51" t="s">
+        <v>268</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="D4" s="16" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="37" x14ac:dyDescent="0.45">
+      <c r="A5" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>269</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="G5" s="41"/>
+    </row>
+    <row r="6" spans="1:7" ht="37" x14ac:dyDescent="0.45">
+      <c r="B6" s="51" t="s">
+        <v>270</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="37" x14ac:dyDescent="0.45">
+      <c r="B7" s="51" t="s">
+        <v>271</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="92.5" x14ac:dyDescent="0.45">
+      <c r="B8" s="51" t="s">
+        <v>272</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="74" x14ac:dyDescent="0.45">
+      <c r="A9" s="95" t="s">
+        <v>232</v>
+      </c>
+      <c r="B9" s="51" t="s">
         <v>93</v>
       </c>
-      <c r="B3" s="60" t="s">
-[...65 lines deleted...]
-        <v>217</v>
+      <c r="C9" s="15" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="74" x14ac:dyDescent="0.45">
-      <c r="A10" s="79"/>
-[...4 lines deleted...]
-        <v>218</v>
+      <c r="A10" s="95"/>
+      <c r="B10" s="51" t="s">
+        <v>94</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>275</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="74" x14ac:dyDescent="0.45">
-      <c r="A11" s="79"/>
-[...4 lines deleted...]
-        <v>219</v>
+      <c r="A11" s="95"/>
+      <c r="B11" s="51" t="s">
+        <v>276</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>277</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="74" x14ac:dyDescent="0.45">
-      <c r="A12" s="79"/>
-[...4 lines deleted...]
-        <v>220</v>
+      <c r="A12" s="95"/>
+      <c r="B12" s="51" t="s">
+        <v>278</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>279</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="74" x14ac:dyDescent="0.45">
-      <c r="A13" s="79"/>
-[...4 lines deleted...]
-        <v>221</v>
+      <c r="A13" s="95"/>
+      <c r="B13" s="51" t="s">
+        <v>280</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="37" x14ac:dyDescent="0.45">
-      <c r="A14" s="79"/>
-[...4 lines deleted...]
-        <v>214</v>
+      <c r="A14" s="95"/>
+      <c r="B14" s="51" t="s">
+        <v>282</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A9:A14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="06a0b0f5-ab3f-4382-8730-459fb424e421" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5a14d5a2-3555-46ad-a571-d95bd6d4f0d4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="c05996b0-b3ea-4dbd-ace5-d3cfa9bcec47">
+      <UserInfo>
+        <DisplayName>Wakefield, Rachel</DisplayName>
+        <AccountId>224</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Popa, Lindsay</DisplayName>
+        <AccountId>298</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A0C2D9E3328D824581A36C84C74D458F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="019caaf4d05de5eeec6dc18d7e27705f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5a14d5a2-3555-46ad-a571-d95bd6d4f0d4" xmlns:ns3="c05996b0-b3ea-4dbd-ace5-d3cfa9bcec47" xmlns:ns4="06a0b0f5-ab3f-4382-8730-459fb424e421" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea249c55b7fdbb8dffaf693dd9edaef7" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="5a14d5a2-3555-46ad-a571-d95bd6d4f0d4"/>
     <xsd:import namespace="c05996b0-b3ea-4dbd-ace5-d3cfa9bcec47"/>
     <xsd:import namespace="06a0b0f5-ab3f-4382-8730-459fb424e421"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -7624,124 +8343,86 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17E6C451-85C5-4824-B46D-827858807421}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="06a0b0f5-ab3f-4382-8730-459fb424e421"/>
+    <ds:schemaRef ds:uri="5a14d5a2-3555-46ad-a571-d95bd6d4f0d4"/>
+    <ds:schemaRef ds:uri="c05996b0-b3ea-4dbd-ace5-d3cfa9bcec47"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19CE018B-71AF-4AFF-AC50-633C39D887AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0ACB2990-7D9B-4C8A-BDB9-58519961C0FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5a14d5a2-3555-46ad-a571-d95bd6d4f0d4"/>
     <ds:schemaRef ds:uri="c05996b0-b3ea-4dbd-ace5-d3cfa9bcec47"/>
     <ds:schemaRef ds:uri="06a0b0f5-ab3f-4382-8730-459fb424e421"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...24 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f920f5b4-f35a-4bd1-ab57-79db69ad10fb}" enabled="1" method="Standard" siteId="{50f8fcc4-94d8-4f07-84eb-36ed57c7c8a2}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
@@ -7763,43 +8444,42 @@
       <vt:lpstr>Where can I find CTPD RC Data</vt:lpstr>
       <vt:lpstr>Where can I find DORP RC Data</vt:lpstr>
       <vt:lpstr>'Traditional School and District'!Print_Titles</vt:lpstr>
       <vt:lpstr>'Where can I find Trad RC Data'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lauric, Jessica</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A0C2D9E3328D824581A36C84C74D458F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>